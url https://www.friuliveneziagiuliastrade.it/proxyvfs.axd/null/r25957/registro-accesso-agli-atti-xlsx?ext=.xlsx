--- v0 (2026-01-09)
+++ v1 (2026-08-23)
@@ -1,890 +1,446 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Area  amm. gare contratti legale r.u\Staff Trasparenza\ACCESSO AGLI ATTI\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7050"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="8" r:id="rId1"/>
-[...6 lines deleted...]
-    <sheet name="2018" sheetId="4" r:id="rId8"/>
+    <sheet name="2026" sheetId="9" r:id="rId1"/>
+    <sheet name="2025" sheetId="8" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="779" uniqueCount="221">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="92">
   <si>
     <t>Numero progressivo</t>
   </si>
   <si>
     <t>Data della richiesta</t>
   </si>
   <si>
     <t>Protocollo della richiesta</t>
   </si>
   <si>
-    <t>Tipo di accesso (Atti, civico e generalizzato)</t>
-[...1 lines deleted...]
-  <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Protocollo del riscontro</t>
   </si>
   <si>
     <t>Data del riscontro</t>
   </si>
   <si>
     <t>Esito</t>
   </si>
   <si>
     <t>UFFICIO COMPETENTE GESTIONE DEL PROCEDIMENTO</t>
   </si>
   <si>
     <t xml:space="preserve">Note </t>
   </si>
   <si>
-    <t>ACCESSO AGLI ATTI</t>
-[...13 lines deleted...]
-  <si>
     <t>ACCESSO CONSENTITO</t>
   </si>
   <si>
     <t>U.O. GARE E CONTRATTI</t>
   </si>
   <si>
-    <t>REGISTRO DEGLI ACCESSI 2023</t>
-[...4 lines deleted...]
-  <si>
     <t>ACCESSO DIFFERITO</t>
   </si>
   <si>
     <t>ACCESSO GENERALIZZATO</t>
   </si>
   <si>
-    <t>Richiesta autorizzazione al transito mezzo agricolo (SP53)</t>
-[...11 lines deleted...]
-  <si>
     <t>NUOVE OPERE</t>
   </si>
   <si>
-    <t>GARA 01-2023</t>
-[...89 lines deleted...]
-  <si>
     <t>ACCESSO CIVICO</t>
   </si>
   <si>
-    <t>concessione</t>
-[...79 lines deleted...]
-  <si>
     <t>ACCESSO NEGATO</t>
   </si>
   <si>
-    <t>DIREZIONE GENERALE</t>
-[...181 lines deleted...]
-  <si>
     <t xml:space="preserve">ACCESSO CONSENTITO </t>
   </si>
   <si>
-    <t xml:space="preserve">GARA 06-2017 LOTTI 1 - 2 - </t>
-[...4 lines deleted...]
-  <si>
     <t>Tipo di accesso (documentale, civico e generalizzato)</t>
   </si>
   <si>
     <t>ACCESSO DOCUMENTALE</t>
-  </si>
-[...104 lines deleted...]
-    <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>REGISTRO DEGLI ACCESSI 2025</t>
   </si>
   <si>
     <t>GEN-GEN-2025-0003078-A</t>
   </si>
   <si>
     <t xml:space="preserve">richiesta documentazione SS CARNICA KM 53+300 - intervento taglio piante Forni di Sopra  </t>
   </si>
   <si>
     <t>Alessio VIDONI RUP dell’accesso agli atti in oggetto (nomina GEN-PRINT-2025-0000738-P  
 03/03/2025)</t>
   </si>
   <si>
     <t>GEN-GEN-2025-0004739-A</t>
   </si>
   <si>
     <t xml:space="preserve">richiesta documentazione sinistro dd. 07.04.2022 SR UD 112 km 5+727 </t>
   </si>
   <si>
     <t xml:space="preserve">GEN-GEN-2025-0006733-A </t>
   </si>
   <si>
     <t>richiesta documentazione GARA 01-2024</t>
   </si>
   <si>
     <t xml:space="preserve">GEN-GEN-2025-0006887-P </t>
   </si>
   <si>
     <t>DIFFERIMENTO ACCESSO</t>
   </si>
   <si>
-    <t>accesso differito fino all’adozione del provvedimento
-[...2 lines deleted...]
-  <si>
     <t>GEN-GEN-2025-0006737-A</t>
   </si>
   <si>
     <t>GEN-GEN-2025-0007220-P</t>
-  </si>
-[...2 lines deleted...]
-Documentazione trasmessa GEN-GEN-2025-0014490-P</t>
   </si>
   <si>
     <t>GEN-GEN-2025-0011470-A</t>
   </si>
   <si>
     <t>richiesta copia della documentazione progettuale relativa all’opera pubblica
 denominata “Viabilità area del mobile. Circonvallazione sud di Pasiano di
 Pordenone”.</t>
   </si>
   <si>
     <t xml:space="preserve">GEN-GEN-2025-0024987-A </t>
   </si>
   <si>
     <t>richiesta di accesso agli atti amministrativi e/o all'informazione ambientale detenuta dalla Regione/Questa Direzione (Legge 241/1990, D.Lgs. 195/2005 e loro s.m.i.)</t>
   </si>
   <si>
     <t>GEN-GEN-2025-0010473-P</t>
   </si>
   <si>
-    <t>riscontro da parte di EDR Udine in data 11.02.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>GEN-GEN-2025-0030487-A</t>
   </si>
   <si>
     <t>accesso agli in ordine ad una  (asserita) referenza protocollata alla data del 19.06.25, in favore della ditta R.T.C.B. di Palazzolo dello Stella</t>
   </si>
   <si>
     <t>U.O. AMBIENTE</t>
   </si>
   <si>
     <t>GEN-GEN-2025-0038739-P</t>
   </si>
   <si>
     <t>GEN-GEN-2025-39290-A</t>
   </si>
   <si>
     <t>Richiesta varianti rotatoria Collalto Tarcento</t>
   </si>
   <si>
     <t xml:space="preserve">GEN-GEN-2025-0044097-A </t>
   </si>
   <si>
     <t>Istanza di accesso ponti e viadotti</t>
   </si>
   <si>
     <t>PRESIDENTE - U.O. PONTI E VIADOTTI</t>
   </si>
   <si>
     <t xml:space="preserve">GEN-GEN-2025-0049979-A </t>
   </si>
   <si>
     <t>Richiesta sorveglianza, pulizie, manutenzioni stradali per conto di Bruno Samuele</t>
   </si>
   <si>
     <t>CM TRIESTE GORIZIA</t>
   </si>
   <si>
     <t>GEN-GEN-2025-0055209</t>
   </si>
   <si>
     <t>GEN-GEN-2025-0043597</t>
   </si>
   <si>
     <t>GEN-GEN-2025-0057296</t>
+  </si>
+  <si>
+    <t>REGISTRO DEGLI ACCESSI 2026</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-7010-A</t>
+  </si>
+  <si>
+    <t>Lavori di sistemazione previsti sulla SS 55 "dell'Isonzo" - conferenza servizi</t>
+  </si>
+  <si>
+    <t>LICO</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0010103-A</t>
+  </si>
+  <si>
+    <t>CM UD</t>
+  </si>
+  <si>
+    <t>Richiesta documenti sfalcio bordi fossati</t>
+  </si>
+  <si>
+    <t>GARA 05-2025 - LOTTO 1</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0013989-A</t>
+  </si>
+  <si>
+    <t>UOGC</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-14600-P</t>
+  </si>
+  <si>
+    <t>GARA 05-2025 - LOTTO 2</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0013990-A</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-14601-P</t>
+  </si>
+  <si>
+    <t>PA2987: TRUANT SERGIO // FRIULI VENEZIA GIULIA STRADE SPA - Istanza accesso atti amministrativi</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0002408-A</t>
+  </si>
+  <si>
+    <t>ESPROPRI</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0009464-P</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0015981-P</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0017522-A</t>
+  </si>
+  <si>
+    <t>Accesso agli atti - selezione</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0019589-A</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0020244-A</t>
+  </si>
+  <si>
+    <t>Richiesta documenti per mediazione Cimolino</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0020494-A</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0019765-P</t>
+  </si>
+  <si>
+    <t>GEN-PRINT-2026-0001240-P</t>
+  </si>
+  <si>
+    <t>NO COMPETENZA FVGS</t>
+  </si>
+  <si>
+    <t>NON DI COMPETENZA FVGS</t>
+  </si>
+  <si>
+    <t>Non di competenza FVGS</t>
+  </si>
+  <si>
+    <t>ACCESSO ACCONSENTITO PARZIALMENTE; IN ATTESA OSSERVAZIONI CONTROINTERESSATI</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0025629-A</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0026253-A</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0027487-A</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0026742-A</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0027578-A</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-0027447-A</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-27010-P</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-27007-P</t>
+  </si>
+  <si>
+    <t>GEN-GEN-2026-27009-P</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
-      <name val="DecimaWE Regular"/>
-[...12 lines deleted...]
-      <color theme="1"/>
       <name val="DecimaWE Regular"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="DecimaWE Regular"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri Light"/>
-[...27 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0070C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -915,488 +471,229 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...98 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="130">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...102 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...68 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="12" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1620,6456 +917,1054 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-</file>
-[...18 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U73"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.26953125" customWidth="1"/>
-    <col min="2" max="2" width="28.26953125" style="108" customWidth="1"/>
+    <col min="2" max="2" width="28.26953125" style="15" customWidth="1"/>
     <col min="3" max="3" width="28.453125" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="36.453125" customWidth="1"/>
-    <col min="6" max="6" width="27.26953125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="19.26953125" customWidth="1"/>
+    <col min="6" max="6" width="25.26953125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.26953125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.26953125" customWidth="1"/>
+    <col min="9" max="9" width="26.453125" customWidth="1"/>
+    <col min="10" max="10" width="34.26953125" customWidth="1"/>
+    <col min="11" max="11" width="55.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="J1" s="117"/>
+    <row r="1" spans="1:21" ht="14.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="58"/>
     </row>
     <row r="2" spans="1:21" ht="48" x14ac:dyDescent="0.35">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="99" t="s">
+      <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="61" t="s">
+      <c r="D2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="5" t="s">
+      <c r="F2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="H2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="I2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="J2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="101">
+    </row>
+    <row r="3" spans="1:21" s="14" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="37">
         <v>1</v>
       </c>
-      <c r="B3" s="102">
-[...17 lines deleted...]
-      <c r="H3" s="104" t="s">
+      <c r="B3" s="39">
+        <v>46044</v>
+      </c>
+      <c r="C3" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="D3" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="F3" s="40"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="I3" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="J3" s="44"/>
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:21" s="29" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A4" s="32">
+        <v>2</v>
+      </c>
+      <c r="B4" s="26">
+        <v>46071</v>
+      </c>
+      <c r="C4" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="D4" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="G4" s="26">
+        <v>46084</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="J4" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="K4" s="4"/>
+    </row>
+    <row r="5" spans="1:21" s="14" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A5" s="32">
+        <v>3</v>
+      </c>
+      <c r="B5" s="26">
+        <v>46087</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="G5" s="26">
+        <v>46121</v>
+      </c>
+      <c r="H5" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="I3" s="106" t="s">
-[...63 lines deleted...]
-      <c r="A6" s="101">
+      <c r="I5" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="24"/>
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A6" s="32">
         <v>4</v>
       </c>
-      <c r="B6" s="102">
-[...17 lines deleted...]
-      <c r="H6" s="84" t="s">
+      <c r="B6" s="26">
+        <v>46108</v>
+      </c>
+      <c r="C6" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="G6" s="26">
+        <v>46112</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="J6" s="24"/>
+    </row>
+    <row r="7" spans="1:21" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="32">
+        <v>5</v>
+      </c>
+      <c r="B7" s="26">
+        <v>46108</v>
+      </c>
+      <c r="C7" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="G7" s="31">
+        <v>46112</v>
+      </c>
+      <c r="H7" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="I6" s="103" t="s">
-[...28 lines deleted...]
-      <c r="J7" s="126"/>
+      <c r="I7" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="J7" s="27"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
-    <row r="8" spans="1:21" s="109" customFormat="1" ht="89.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="127">
+    <row r="8" spans="1:21" s="38" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="37">
         <v>6</v>
       </c>
-      <c r="B8" s="128">
-[...31 lines deleted...]
-      <c r="A9" s="101">
+      <c r="B8" s="33">
+        <v>46132</v>
+      </c>
+      <c r="C8" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="D8" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="G8" s="55">
+        <v>46142</v>
+      </c>
+      <c r="H8" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="J8" s="41"/>
+    </row>
+    <row r="9" spans="1:21" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="37">
         <v>7</v>
       </c>
-      <c r="B9" s="102">
-[...17 lines deleted...]
-      <c r="H9" s="113" t="s">
+      <c r="B9" s="39">
+        <v>46141</v>
+      </c>
+      <c r="C9" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="D9" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F9" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="G9" s="39">
+        <v>46153</v>
+      </c>
+      <c r="H9" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="J9" s="41"/>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A10" s="37">
+        <v>8</v>
+      </c>
+      <c r="B10" s="39">
+        <v>46146</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="D10" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="I10" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" s="41"/>
+      <c r="K10" s="43"/>
+    </row>
+    <row r="11" spans="1:21" s="14" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="32">
+        <v>9</v>
+      </c>
+      <c r="B11" s="39">
+        <v>46147</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="D11" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="I11" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11" s="27"/>
+      <c r="K11" s="43"/>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A12" s="37">
+        <v>10</v>
+      </c>
+      <c r="B12" s="39">
+        <v>46171</v>
+      </c>
+      <c r="C12" s="40" t="s">
+        <v>83</v>
+      </c>
+      <c r="D12" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F12" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="G12" s="39">
+        <v>46182</v>
+      </c>
+      <c r="H12" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12" s="41"/>
+      <c r="K12" s="43"/>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A13" s="37">
+        <v>11</v>
+      </c>
+      <c r="B13" s="39">
+        <v>46178</v>
+      </c>
+      <c r="C13" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="D13" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="G13" s="39">
+        <v>46182</v>
+      </c>
+      <c r="H13" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13" s="41"/>
+      <c r="K13" s="43"/>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A14" s="37">
+        <v>12</v>
+      </c>
+      <c r="B14" s="39">
+        <v>46184</v>
+      </c>
+      <c r="C14" s="40" t="s">
         <v>85</v>
       </c>
-      <c r="I9" s="103" t="s">
-[...26 lines deleted...]
-      <c r="H10" s="104" t="s">
+      <c r="D14" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F14" s="39"/>
+      <c r="G14" s="39"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="J14" s="41"/>
+      <c r="K14" s="43"/>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A15" s="37">
+        <v>13</v>
+      </c>
+      <c r="B15" s="39">
+        <v>46181</v>
+      </c>
+      <c r="C15" s="40" t="s">
+        <v>86</v>
+      </c>
+      <c r="D15" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F15" s="39" t="s">
+        <v>91</v>
+      </c>
+      <c r="G15" s="39">
+        <v>46182</v>
+      </c>
+      <c r="H15" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="I10" s="112" t="s">
-[...62 lines deleted...]
-      <c r="J12" s="114"/>
+      <c r="I15" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="J15" s="41"/>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="A16" s="37">
+        <v>14</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46184</v>
+      </c>
+      <c r="C16" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="D16" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="J16" s="41"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A17" s="37">
+        <v>15</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46184</v>
+      </c>
+      <c r="C17" s="40" t="s">
+        <v>88</v>
+      </c>
+      <c r="D17" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="39"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="J17" s="41"/>
     </row>
     <row r="73" ht="66" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J22"/>
+  <dimension ref="A1:BA73"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+    <sheetView topLeftCell="A2" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="12.1796875" style="97" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="62.26953125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.26953125" customWidth="1"/>
+    <col min="2" max="2" width="28.26953125" style="15" customWidth="1"/>
+    <col min="3" max="3" width="28.453125" customWidth="1"/>
+    <col min="4" max="4" width="22" customWidth="1"/>
+    <col min="5" max="5" width="36.453125" customWidth="1"/>
+    <col min="6" max="6" width="27.26953125" customWidth="1"/>
+    <col min="7" max="7" width="21.54296875" customWidth="1"/>
+    <col min="8" max="8" width="19.26953125" customWidth="1"/>
+    <col min="9" max="9" width="26.7265625" customWidth="1"/>
+    <col min="10" max="10" width="19.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="115" t="s">
+    <row r="1" spans="1:53" ht="14.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="58"/>
+    </row>
+    <row r="2" spans="1:53" ht="48" x14ac:dyDescent="0.35">
+      <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="116"/>
-[...10 lines deleted...]
-      <c r="A2" s="61" t="s">
+      <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="61" t="s">
+      <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="61" t="s">
+      <c r="D2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="5" t="s">
+      <c r="F2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="H2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="I2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="J2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="6" t="s">
+    </row>
+    <row r="3" spans="1:53" s="14" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="8">
+        <v>1</v>
+      </c>
+      <c r="B3" s="9">
+        <v>45680</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="G3" s="9">
+        <v>45721</v>
+      </c>
+      <c r="H3" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="I3" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" s="18"/>
+    </row>
+    <row r="4" spans="1:53" s="14" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A4" s="8">
+        <v>2</v>
+      </c>
+      <c r="B4" s="9">
+        <v>45691</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="11"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+    </row>
+    <row r="5" spans="1:53" s="14" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A5" s="8">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
+        <v>45700</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="9">
+        <v>45701</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="10" t="s">
         <v>10</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="62">
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
+      <c r="A6" s="8">
+        <v>4</v>
+      </c>
+      <c r="B6" s="9">
+        <v>45701</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="9">
+        <v>45702</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="13"/>
+    </row>
+    <row r="7" spans="1:53" s="7" customFormat="1" ht="89.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="46">
         <v>5</v>
       </c>
-      <c r="D3" s="64" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="64" t="s">
+      <c r="B7" s="47">
+        <v>45727</v>
+      </c>
+      <c r="C7" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="J7" s="51"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53" s="16" customFormat="1" ht="58" x14ac:dyDescent="0.35">
+      <c r="A8" s="52">
+        <v>6</v>
+      </c>
+      <c r="B8" s="53">
+        <v>45803</v>
+      </c>
+      <c r="C8" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="64">
-[...5 lines deleted...]
-      <c r="H3" s="64" t="s">
+      <c r="E8" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="I3" s="64" t="s">
-[...17 lines deleted...]
-      <c r="E4" s="69" t="s">
+      <c r="J8" s="51"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+      <c r="Q8" s="17"/>
+      <c r="R8" s="17"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="17"/>
+      <c r="U8" s="17"/>
+      <c r="V8" s="17"/>
+      <c r="W8" s="17"/>
+      <c r="X8" s="17"/>
+      <c r="Y8" s="17"/>
+      <c r="Z8" s="17"/>
+      <c r="AA8" s="17"/>
+      <c r="AB8" s="17"/>
+      <c r="AC8" s="17"/>
+      <c r="AD8" s="17"/>
+      <c r="AE8" s="17"/>
+      <c r="AF8" s="17"/>
+      <c r="AG8" s="17"/>
+      <c r="AH8" s="17"/>
+      <c r="AI8" s="17"/>
+      <c r="AJ8" s="17"/>
+      <c r="AK8" s="17"/>
+      <c r="AL8" s="17"/>
+      <c r="AM8" s="17"/>
+      <c r="AN8" s="17"/>
+      <c r="AO8" s="17"/>
+      <c r="AP8" s="17"/>
+      <c r="AQ8" s="17"/>
+      <c r="AR8" s="17"/>
+      <c r="AS8" s="17"/>
+      <c r="AT8" s="17"/>
+      <c r="AU8" s="17"/>
+      <c r="AV8" s="17"/>
+      <c r="AW8" s="17"/>
+      <c r="AX8" s="17"/>
+      <c r="AY8" s="17"/>
+      <c r="AZ8" s="17"/>
+      <c r="BA8" s="17"/>
+    </row>
+    <row r="9" spans="1:53" ht="58" x14ac:dyDescent="0.35">
+      <c r="A9" s="8">
+        <v>7</v>
+      </c>
+      <c r="B9" s="9">
+        <v>45831</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="9">
+        <v>45870</v>
+      </c>
+      <c r="H9" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="F4" s="69">
-[...151 lines deleted...]
-      <c r="H9" s="69" t="s">
+      <c r="I9" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="13"/>
+    </row>
+    <row r="10" spans="1:53" ht="29" x14ac:dyDescent="0.35">
+      <c r="A10" s="22">
+        <v>8</v>
+      </c>
+      <c r="B10" s="23">
+        <v>45875</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="9">
+        <v>45904</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I10" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I9" s="69" t="s">
-[...29 lines deleted...]
-      <c r="I10" s="69" t="s">
+      <c r="J10" s="21"/>
+    </row>
+    <row r="11" spans="1:53" s="14" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A11" s="22">
+        <v>9</v>
+      </c>
+      <c r="B11" s="23">
+        <v>45909</v>
+      </c>
+      <c r="C11" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="J10" s="89" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="67">
+      <c r="D11" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="9">
+        <v>45986</v>
+      </c>
+      <c r="H11" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="68">
-[...26 lines deleted...]
-      <c r="A12" s="62">
+      <c r="I11" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="J11" s="21"/>
+    </row>
+    <row r="12" spans="1:53" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="22">
         <v>10</v>
       </c>
-      <c r="B12" s="68">
-[...244 lines deleted...]
-    </row>
+      <c r="B12" s="23">
+        <v>45943</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12" s="9">
+        <v>45973</v>
+      </c>
+      <c r="H12" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="21"/>
+    </row>
+    <row r="73" ht="66" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
-  </mergeCells>
-[...5385 lines deleted...]
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="18783009-4f03-4127-8e7c-dbb11516f2ab">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b208dd21-a61f-4347-9e22-82d7c05f121f" xsi:nil="true"/>
+    <Oggetto xmlns="18783009-4f03-4127-8e7c-dbb11516f2ab">ACCESSO</Oggetto>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EF74963DACB0C64A9C879FCD0C230281" ma:contentTypeVersion="18" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="48699f657419e00dd4f95dc3894b9c26">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b208dd21-a61f-4347-9e22-82d7c05f121f" xmlns:ns3="18783009-4f03-4127-8e7c-dbb11516f2ab" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc08918a4a66169175ac5b093c5a7b2d" ns2:_="" ns3:_="">
     <xsd:import namespace="b208dd21-a61f-4347-9e22-82d7c05f121f"/>
     <xsd:import namespace="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:Oggetto"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -8282,140 +2177,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED60D95-5C88-451C-9ABF-4659CF01A2A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="b208dd21-a61f-4347-9e22-82d7c05f121f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E71A4C8B-87F6-45EC-9038-8FFEAC8C61E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{495C7A26-DA91-4CF7-855B-F43D86AFB938}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b208dd21-a61f-4347-9e22-82d7c05f121f"/>
     <ds:schemaRef ds:uri="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
-      <vt:lpstr>2024</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>2018</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Curcumi Daniela</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>