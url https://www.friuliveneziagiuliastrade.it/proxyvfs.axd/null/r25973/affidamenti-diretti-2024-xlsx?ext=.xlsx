--- v0 (2026-01-09)
+++ v1 (2026-08-23)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marilena.sattolo\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00E8E684-997F-4A94-BAB3-B6F7185D3508}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="90" windowWidth="23895" windowHeight="14535"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="QyAffidamentiTrasparenza_2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="884" uniqueCount="573">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="890" uniqueCount="578">
   <si>
     <t>DATA_AFF</t>
   </si>
   <si>
     <t>PROT_AFF</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>AFFIDATARIO</t>
   </si>
   <si>
     <t>IMPORTO</t>
   </si>
   <si>
     <t>PROVVEDIMENTO</t>
   </si>
   <si>
     <t>0000104</t>
   </si>
   <si>
@@ -202,105 +202,105 @@
   <si>
     <t>0000005</t>
   </si>
   <si>
     <t>B05ABBE5A0</t>
   </si>
   <si>
     <t>S.R. n° 354 “di Lignano” - Lavori di realizzazione di una intersezione a rotatoria al km. 4+760 in località Gorgo in Comune di Latisana. Servizio di sfalcio annuale con macchina operatrice del canale a servizio della rotatoria - somme a disposizione dell'Amministrazione per lavori in economia.</t>
   </si>
   <si>
     <t>ZANINI ANTONIO SRL</t>
   </si>
   <si>
     <t>0000528</t>
   </si>
   <si>
     <t>B05312AE05</t>
   </si>
   <si>
     <t>Affidamento per la fornitura di n. 3 utenze Sistema Informativo Infobudget.</t>
   </si>
   <si>
     <t>INAZ SRL SOCIETA' UNIPERSONALE</t>
   </si>
   <si>
+    <t>0000576</t>
+  </si>
+  <si>
+    <t>B052CE2595</t>
+  </si>
+  <si>
+    <t>Sistemazione ed adeguamento dalla S.R. n. 251 alla S.P. “di Aviano” nei Comuni di San Quirino, Roveredo In Piano ed Aviano – Ex Pista Carri 2° Lotto SERVIZIO DI AGGIORNAMENTO DELL’ELABORATO PROGETTUALE “2.1 – RELAZIONE GEOLOGICO-TECNICA”.</t>
+  </si>
+  <si>
+    <t>FOGATO DOTT. MARIO</t>
+  </si>
+  <si>
     <t>0000575</t>
   </si>
   <si>
     <t>B04D08A13E</t>
   </si>
   <si>
     <t>Lavori di trasformazione in rotatoria dell’incrocio della S.R. 512 “del lago di Cavazzo” con la SR UD 1 “della Val d’Arzino”. SERVIZIO DI ESECUZIONE PROVE IN LABORATORIO, IN SITU E CONTROLLO QUALITÀ DEI MATERIALI E DELLE LAVORAZIONI</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>0000576</t>
-[...10 lines deleted...]
-  <si>
     <t>0000007</t>
   </si>
   <si>
     <t>B06065CD36</t>
   </si>
   <si>
     <t>S.R. n° 354 “di Lignano” - Lavori di realizzazione di una intersezione a rotatoria al km. 4+760 in località Gorgo in Comune di Latisana. esecuzione di prove integrative di laboratorio e controllo materiali - somme a disposizione dell'amministrazione per spese per accertamenti di laboratorio.</t>
   </si>
   <si>
     <t>GEOTHEMA SRL</t>
   </si>
   <si>
+    <t>0000605</t>
+  </si>
+  <si>
+    <t>B062443A52</t>
+  </si>
+  <si>
+    <t>Piano Azione - 2024 – Adempimenti D.Lgs. 194/2005 - Aggiornamento Piano Azione 2024</t>
+  </si>
+  <si>
+    <t>GENESIS SRL</t>
+  </si>
+  <si>
     <t>0000601</t>
   </si>
   <si>
     <t>B0544FB866</t>
   </si>
   <si>
     <t>ATTIVITA’ SPECIALISTICA SUI MODULI SOFTWARE PIATTAFORMA INAZ HE</t>
-  </si>
-[...10 lines deleted...]
-    <t>GENESIS SRL</t>
   </si>
   <si>
     <t>0000624</t>
   </si>
   <si>
     <t>B0682EB734</t>
   </si>
   <si>
     <t>FVG1 “Alpe Adria” - Intervento di messa in sicurezza e ripristino di una porzione di staccionata ammalorata lungo la pista ciclopedonale FVG1“Alpe Adria” –tratto tra il km 0+975 ed il km 5+200.</t>
   </si>
   <si>
     <t>S.I.O.S.S. S.R.L.</t>
   </si>
   <si>
     <t>0001430</t>
   </si>
   <si>
     <t>B05CFE5B16</t>
   </si>
   <si>
     <t>im.000.xx - interventi di manutenzione idraulica su varie sedi per l’anno 2024</t>
   </si>
   <si>
     <t>DE MAGISTRA SIMONE</t>
   </si>
@@ -309,74 +309,74 @@
   </si>
   <si>
     <t>B0644BC66E</t>
   </si>
   <si>
     <t>Incarico redazione del PSC e Coordinatore della sicurezza in fase di esecuzione. Lavori di ripristino funzionale dei conglomerati bituminosi lungo le strade di FVGStrade S.p.A. e comune di Sappada (UD) - codice commessa UD24PV001 Lavori di ripristino funzionale dei conglomerati bituminosi lungo la viabilità comunale nei Comuni di Cercivento,
 Paularo, Tolmezzo, Cavazzo Carnico, Trasaghis, San Daniele del Friuli
 (UD) - codice commessa UD24PV003.</t>
   </si>
   <si>
     <t>DI LENA P.I. FEDERICO</t>
   </si>
   <si>
     <t>0000660</t>
   </si>
   <si>
     <t>B05F8B15C1</t>
   </si>
   <si>
     <t>PNRR – Missione 2 – Componente 4 – Sub-investimento 2.1b – affidamento STEC - S.R. 646 “di Uccea” dal km 0+000 al km 24+800 – Interventi per il consolidamento dei muri di sostegno della sede stradale gravemente danneggiati, per il rifacimento di un tombotto esistente, dei muri d'ala, dei cordoli e per la sostituzione della barriera stradale nei Comuni di Resia e Lusevera. Direzione Lavori. Codice PNRR10-FVGS.</t>
   </si>
   <si>
     <t>CAPRONI ING. GIOVANNI</t>
   </si>
   <si>
+    <t>0000682</t>
+  </si>
+  <si>
+    <t>B07DA6F198</t>
+  </si>
+  <si>
+    <t>Fornitura del servizio sostitutivo di mensa mediante buoni pasto elettronici competenza residua gennaio 2024</t>
+  </si>
+  <si>
+    <t>DAY RISTOSERVICE SPA</t>
+  </si>
+  <si>
     <t>0000686</t>
   </si>
   <si>
     <t>B07D397BC9</t>
   </si>
   <si>
     <t>SR 177 “Pian di Pan-Sequals” - Lavori di fornitura e installazione di apparecchi di misurazione media della velocità e rilevamento delle infrazioni, nonché di controllo del traffico in genere</t>
   </si>
   <si>
     <t>VELOCAR S.R.L.</t>
   </si>
   <si>
-    <t>0000682</t>
-[...10 lines deleted...]
-  <si>
     <t>0000735</t>
   </si>
   <si>
     <t>B0649729A6</t>
   </si>
   <si>
     <t>Incarico di collaudatore statico per verifiche e collaudo relativi a lavori di somma urgenza per il ripristino funzionale della viabilità lungo la S.R. 355 “della Val Degano” fra il km 13+800 ed il km 14+500 in comune di Comeglians (UD) - Codice commessa S.U.01-2023-1-paramassi</t>
   </si>
   <si>
     <t>CRAIGHERO ING. ANDREA</t>
   </si>
   <si>
     <t>0000739</t>
   </si>
   <si>
     <t>B092ADE3D7</t>
   </si>
   <si>
     <t>INTERVENTO PNRR 07-FVGS- S.R. 355 “della val Degano” al km 18+200 – Intervento di Manutenzione straordinaria per la messa in sicurezza del ponte all'ingresso in Comune di Rigolato. Affidamento procedure per occupazioni temporanee.</t>
   </si>
   <si>
     <t>PATAT &amp; TUTI GEOMETRI ASSOCIATI</t>
   </si>
   <si>
     <t>0000795</t>
@@ -438,129 +438,132 @@
   <si>
     <t>VALENT GEOL. MASSIMO</t>
   </si>
   <si>
     <t>0000020</t>
   </si>
   <si>
     <t>B0EA60F715</t>
   </si>
   <si>
     <t>S.R. n. 354 “di Lignano” - Lavori di realizzazione di una intersezione a rotatoria al km.8+380 in località Pertegada in Comune di Latisana - servizio di collaudo statico, collaudo tecnico amministrativo e di revisione tecnico contabile.</t>
   </si>
   <si>
     <t>G.T.A. SRL</t>
   </si>
   <si>
     <t>0001067</t>
   </si>
   <si>
     <t>B113EC3ED9</t>
   </si>
   <si>
     <t>Lavori di manutenzione straordinaria per la messa in sicurezza del ponte sul Torrente Degano, lungo la S.R. 465, al km 33+500 circa nei Comuni di Ovaro (UD) e Comeglians (UD). Opere complementari – ID OPERA: UD_N2_SR465_33500.</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>0001066</t>
   </si>
   <si>
     <t>B11A2C9998</t>
   </si>
   <si>
     <t>Sistemazione ed adeguamento dalla S.R. n. 251 alla S.P. “di Aviano” nei Comuni di San Quirino, Roveredo in Piano ed Aviano – Ex Pista Carri 2° Lotto SERVIZIO DI AGGIORNAMENTO DEGLI ELABORATI DEL PROGETTO STRUTTURALE.</t>
   </si>
   <si>
     <t>DELL'ANNA ING. SERGIO</t>
   </si>
   <si>
+    <t>0001105</t>
+  </si>
+  <si>
+    <t>B114270765</t>
+  </si>
+  <si>
+    <t>Fornitura di conglomerato bituminoso a freddo (Tipo B)</t>
+  </si>
+  <si>
+    <t>ESSE EFFE SRLS</t>
+  </si>
+  <si>
     <t>0001092</t>
   </si>
   <si>
     <t>B1015B6C88</t>
   </si>
   <si>
     <t>Prove di laboratorio su materiali da costruzione. Somma urgenza per il ripristino funzionale della viabilità lungo la S.R. 355 “della Val Degano” fra il km 13+800 ed il km 14+500 in comune di Comeglians (UD) - Codice commessa S.U.01-2023-1- paramassi</t>
   </si>
   <si>
-    <t>0001105</t>
-[...8 lines deleted...]
-    <t>ESSE EFFE SRLS</t>
+    <t>0001114</t>
+  </si>
+  <si>
+    <t>B12DF2BFF3</t>
+  </si>
+  <si>
+    <t>Sistemazione ed adeguamento dalla S.R. n. 251 alla S.P. “di Aviano” nei Comuni di San Quirino, Roveredo In Piano ed Aviano – Ex Pista Carri 2° Lotto Servizio di rielaborazione della “Relazione del Piano di Monitoraggio Ambientale” e assunzione incarico di “Responsabile Ambientale”.</t>
+  </si>
+  <si>
+    <t>BODI ING. GERMANA</t>
+  </si>
+  <si>
+    <t>0001115</t>
+  </si>
+  <si>
+    <t>B12E003237</t>
+  </si>
+  <si>
+    <t>Sistemazione ed adeguamento dalla S.R. n. 251 alla S.P. “di Aviano” nei Comuni di San Quirino, Roveredo In Piano ed Aviano – Ex Pista Carri 2° Lotto. Servizio di valutazione di impatto acustico previsionale e rielaborazione ed adeguamento, ai contenuti delle Linee Guida ARPA FVG dd. 23.04.2018, della sezione relativa alle componenti rumore e vibrazioni del Piano di Monitoraggio Ambientale.</t>
+  </si>
+  <si>
+    <t>MASCHERIN P.I. FABIO</t>
   </si>
   <si>
     <t>0001113</t>
   </si>
   <si>
     <t>B12D9AF957</t>
   </si>
   <si>
     <t>Lavori di trasformazione in rotatoria dell’incrocio della S.R. 512 “del Lago di Cavazzo” con la SR UD 1 “della Val d’Arzino” in Comune di Verzegnis (UD) Servizio di misurazioni delle deformazioni su manufatto in calcestruzzo armato soggetto a collaudo.</t>
   </si>
   <si>
     <t>GLOBART SRL</t>
   </si>
   <si>
     <t>0000022</t>
   </si>
   <si>
     <t>B133FC68A0</t>
   </si>
   <si>
     <t>Decreto n. 536 dd. 09.07.2024 del Soggetto Attuatore - convalida provvedimento di affidamento: S.R. n° 354 “di Lignano” - Lavori di realizzazione di una intersezione a rotatoria al km. 4+760 in località Gorgo in Comune di Latisana. Lavori di implementazione/adeguamento degli impianti, riattivazione del cantiere e costi della sicurezza - somme a disposizione per lavori in economia.</t>
   </si>
   <si>
     <t>SCA.VER. COSTRUZIONI S.R.L.</t>
-  </si>
-[...22 lines deleted...]
-    <t>BODI ING. GERMANA</t>
   </si>
   <si>
     <t>0001133</t>
   </si>
   <si>
     <t>B11877B146</t>
   </si>
   <si>
     <t>Lavori di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di manutenzione di Udine – Servizio tecnico relativo all’esecuzione di prove in
 laboratorio/situ per controllo qualità lavorazioni e materiali – conglomerati bituminosi.</t>
   </si>
   <si>
     <t>GEOFORMULA S.R.L.</t>
   </si>
   <si>
     <t>0001189</t>
   </si>
   <si>
     <t>B1183F8B62</t>
   </si>
   <si>
     <t>Prove di laboratorio. Somma urgenza per il ripristino funzionale della viabilità lungo la S.R. 355 “della Val Degano” fra il km 13+800 ed il km 14+500 in comune di Comeglians (UD) - Codice commessa S.U.01-2023-1- paramassi.</t>
   </si>
   <si>
     <t>PROVIGEO S.R.L.</t>
@@ -580,74 +583,74 @@
   <si>
     <t>0001250</t>
   </si>
   <si>
     <t>B11829DD07</t>
   </si>
   <si>
     <t>O.C.D.P.C. N. 622/2019, N. 826/2022. CODICE INTERVENTO 814/21-D-fvgs-5159. EMERGENZA METEO DEL 12 NOVEMBRE 2019 - Incarico di redazione di procedure espropriative relativo a Interventi di mitigazione del rischio - Lavori di manutenzione straordinaria, interventi di regimazione idraulica del torrente Gladegna a protezione dei muri di sostegno della sede stradale. S.R. 465 "della forcella Lavardet e dalla Valle san Canciano" dal km 43+000 al km 47+000.</t>
   </si>
   <si>
     <t>CAPRONI ING. LIONELLO</t>
   </si>
   <si>
     <t>0001284</t>
   </si>
   <si>
     <t>B13818F244</t>
   </si>
   <si>
     <t>Lavori di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Pordenone. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi.</t>
   </si>
   <si>
     <t>GE. ROAD SRL</t>
   </si>
   <si>
+    <t>0001337</t>
+  </si>
+  <si>
+    <t>B18DF1D086</t>
+  </si>
+  <si>
+    <t>Fornitura di n°1 sistema aeromobile a pilotaggio remoto (drone) funzionale all’ispezione dei ponti stradali in gestione per le finalità di cui al “Livello 1” ai sensi del D.M. n°204 del 01/07/2022 (LLGG PONTI).</t>
+  </si>
+  <si>
+    <t>SKY CRAB S.R.L.</t>
+  </si>
+  <si>
     <t>0001340</t>
   </si>
   <si>
     <t>B1954AF62C</t>
   </si>
   <si>
     <t>N.S.A. n° 56 “Raccordo tra la S.S.14 e A4 (ex S.S. 202)” Ripristino funzionale e potenziamento strutturale del manufatto di sovrappasso autostradale al km 0+650 della N.S.A. 56 (ex S.S. 202) in Comune di Duino Aurisina (TS). SERVIZIO DI RILIEVO TOPOGRAFICO E RELATIVA RESTITUZIONE GRAFICA</t>
   </si>
   <si>
     <t>SENICA P.I. ROBERTO</t>
   </si>
   <si>
-    <t>0001337</t>
-[...10 lines deleted...]
-  <si>
     <t>0003677</t>
   </si>
   <si>
     <t>B16A14A7A0</t>
   </si>
   <si>
     <t>im.042.cc - bonifica e manutenzione tetto Conconello</t>
   </si>
   <si>
     <t>FLY SERVICE TRIESTE SRL</t>
   </si>
   <si>
     <t>0003674</t>
   </si>
   <si>
     <t>B16AF29A00</t>
   </si>
   <si>
     <t>im.000.xx - ripristino pitture nelle sedi societarie</t>
   </si>
   <si>
     <t>CUDIZIO MASSIMO</t>
   </si>
   <si>
     <t>0001397</t>
@@ -676,137 +679,137 @@
   <si>
     <t>0001431</t>
   </si>
   <si>
     <t>B19D178007</t>
   </si>
   <si>
     <t>Servizio e attività elencate al n. 80.1.A "Gallerie stradali lunghezza superiore a 500 m" dell'allegato I al DPR 151/2011. Studio di fattibilità da proporre al Comando VVF, in via preliminare,  come soluzione conseguente alle analisi con metodi FSE - Riunioni di coordinamento e sopralluoghi.</t>
   </si>
   <si>
     <t>FORMAIO ING. GIUSEPPE</t>
   </si>
   <si>
     <t>0001448</t>
   </si>
   <si>
     <t>B1B68EAC0C</t>
   </si>
   <si>
     <t>Realizzazione di una rotatoria lungo la SS 13 Pontebbana al Km. 140+580 in corrispondenza dell’intersezione con Via Ugo Foscolo (ex SP 107) e la Via Carnelutti Servizio di scavo per il prelievo e la determinazione della concentrazione soglia di contaminazione di cui al D.Lgs 152/2006 Parte IV Titolo V, Allegato 5 e s.m.i., su tre campioni di terreno in comune di Tricesimo.</t>
   </si>
   <si>
     <t>GAIAMBIENTE S.R.L.</t>
   </si>
   <si>
+    <t>0001505</t>
+  </si>
+  <si>
+    <t>B05FC3F4B6</t>
+  </si>
+  <si>
+    <t>SOFTWARE INAZ ANALYTICS</t>
+  </si>
+  <si>
     <t>0001508</t>
   </si>
   <si>
     <t>B1C7754329</t>
   </si>
   <si>
     <t>SR 251 “della Val di Zoldo e Val Cellina” - Galleria “Fara” e Galleria “Dint” - Valutazione dello Stato di Fatto, Studi Preliminari ed Analisi di Rischio.</t>
   </si>
   <si>
     <t>ITALOIBERICA ENGINEERING GROUP SL</t>
   </si>
   <si>
     <t>0001498</t>
   </si>
   <si>
     <t>B1F248D9D7</t>
   </si>
   <si>
     <t>N.S.A. n. 56 “Raccordo tra la S.S. 14 e A4 (ex S.S. 202)” - Ripristino funzionale e potenziamento strutturale del manufatto di sovrappasso autostradale al km 0+650 della N.S.A. 56 (ex S.S. 202) in Comune di Duino Aurisina (TS). SERVIZIO DI COLLAUDO TECNICO AMMINISTRATIVO IN CORSO D’OPERA</t>
   </si>
   <si>
     <t>PAMBIANCO ING. ROBERTO</t>
   </si>
   <si>
     <t>0001504</t>
   </si>
   <si>
     <t>B1D9873A43</t>
   </si>
   <si>
     <t>Accordo Quadro per l’erogazione di corsi inclusi nel Piano Formativo per il personale dipendente di Friuli Venezia Giulia S.p.A. per la durata di anni 2 (due).</t>
   </si>
   <si>
-    <t>0001505</t>
-[...7 lines deleted...]
-  <si>
     <t>0001523</t>
   </si>
   <si>
     <t>B1F2417877</t>
   </si>
   <si>
     <t>N.S.A. n° 56 “Raccordo tra la S.S.14 e A4 (ex S.S. 202)” - Ripristino funzionale e potenziamento strutturale del manufatto di sovrappasso autostradale al km 0+650 della N.S.A. 56 (ex S.S. 202) in Comune di Duino Aurisina (TS). Intervento di demolizione impalcato NSA 56 lungo il RA 13 in loc. Sistiana Lavori di smontaggio e rimontaggio del sicurvia metallico centrale in giornata festiva.</t>
   </si>
   <si>
+    <t>0001534</t>
+  </si>
+  <si>
+    <t>B1F17C4CDF</t>
+  </si>
+  <si>
+    <t>Ciclovia FVG2 “G. Cottur” - Servizio di raccolta e conferimento in discarica dei rifiuti provenienti dai cestini della spazzatura presenti lungo la pista ciclabile FVG 2 “G. Cottur” nei Comuni di Trieste e di San Dorligo della Valle per due annualità.</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>QUERCIAMBIENTE SOCIETA' COOPERATIVA SOCIALE</t>
+  </si>
+  <si>
+    <t>0001525</t>
+  </si>
+  <si>
+    <t>B1C271F2CB</t>
+  </si>
+  <si>
+    <t>Prove di laboratorio su materiali da costruzione relative: ai lavori di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza di Friuli Venezia Giulia Strade S.p.A. e comune di Sappada (UD24PV001); ai lavori di ripristino funzionale dei conglomerati bituminosi lungo la viabilità comunale nei comuni di Cercivento, Paularo, Tolmezzo, Cavazzo Carnico, Trasaghis, San Daniele del Friuli. (UD24PV003)</t>
+  </si>
+  <si>
     <t>0001537</t>
   </si>
   <si>
     <t>B1F2EFC606</t>
   </si>
   <si>
     <t>Pista ciclabile FVG1 “Alpe Adria” in Comune di Moggio Udinese - Intervento urgente di ripristino funzionale e messa in sicurezza degli impianti di illuminazione esistenti con modifica cablaggio e disalimentazione UPS con trasformazione impianto trifase. Pista ciclabile FVG2 “del Mare Adriatico” in Comune di Trieste passerella via dell’Istria – Intervento di sostituzione dei corpi illuminanti danneggiati.</t>
   </si>
   <si>
     <t>RTCB SAS DI COMISSO CLAUDIO &amp; C.</t>
   </si>
   <si>
-    <t>0001525</t>
-[...22 lines deleted...]
-  <si>
     <t>0000027</t>
   </si>
   <si>
     <t>B1F733EA05</t>
   </si>
   <si>
     <t>S.R. n. 354 "di Lignano" - lavori di realizzazione di una intersezione al km 8+380 in località Pertegada in Comune di Latisana - Servizi di riproduzione atti - somme a disposizione dell'amministrazione di pubblicità.</t>
   </si>
   <si>
     <t>SOTES S.A.S.</t>
   </si>
   <si>
     <t>0000028</t>
   </si>
   <si>
     <t>B1F774C29D</t>
   </si>
   <si>
     <t>S.R. n. 354 "di Lignano" - lavori di realizzazione di una intersezione al km 8+380 in località Pertegada in Comune di Latisana - Servizi di progettazione per l'aggiornamento e la revisionne di calcoli delle opere strutturali di cui al D.M. 17 gennaio 2018 - somme a disposizione dell'amministrazione per spese tecniche.</t>
   </si>
   <si>
     <t>CUDINI ING. MASSIMO</t>
   </si>
   <si>
     <t>0001556</t>
@@ -940,72 +943,72 @@
   <si>
     <t>0002062</t>
   </si>
   <si>
     <t>B2961ADF27</t>
   </si>
   <si>
     <t>Corso di formazione e certificazione per Ispettori di Ponti e Viadotti LIVELLO 1 e 2 per ing. Fadi e Zucchet incentrato su Censimento e Ispezione secondo le Linee Guida del MIT.</t>
   </si>
   <si>
     <t>4 EMME SERVICE SPA</t>
   </si>
   <si>
     <t>0002080</t>
   </si>
   <si>
     <t>B28D003A7A</t>
   </si>
   <si>
     <t>Servizi di manutenzione ordinaria ricorrente- Opere in verde lungo le strade del C.M. di Udine - Incarico redazione/aggiornamento del PSC e Coordinatore della sicurezza in fase di progettazione e esecuzione.</t>
   </si>
   <si>
     <t>STUDIO TECNICO CHIAPOLINO GEOM. TIZIANO</t>
   </si>
   <si>
+    <t>0002090</t>
+  </si>
+  <si>
+    <t>B2B0ACF3D3</t>
+  </si>
+  <si>
+    <t>Servizio tecnico di elaborazione dati 3D (nuvole di punti e file CAD) relativi a modelli BIM di ponti stradali in gestione.</t>
+  </si>
+  <si>
+    <t>MOBILE 3D SRL</t>
+  </si>
+  <si>
     <t>0002088</t>
   </si>
   <si>
     <t>B2B0A4FA30</t>
   </si>
   <si>
     <t>Fornitura di strumentazione tecnica funzionale all’ispezione dei ponti stradali in gestione per le finalità di cui al “Livello 1” ai sensi del D.M. n° 204 del 01/07/2022 (LLGG PONTI).</t>
   </si>
   <si>
     <t>MIO WALTER EREDI DI MIO PAOLO</t>
-  </si>
-[...10 lines deleted...]
-    <t>MOBILE 3D SRL</t>
   </si>
   <si>
     <t>0002089</t>
   </si>
   <si>
     <t>B2B0B55268</t>
   </si>
   <si>
     <t>Servizio tecnico di manutenzione e integrazione del sistema di pesatura dinamica in corrispondenza del viadotto ubicato al km 198+550 circa della S.S. n°13 “Pontebbana” in Comune di Pontebba (UD).</t>
   </si>
   <si>
     <t>IWIM SRL</t>
   </si>
   <si>
     <t>0002121</t>
   </si>
   <si>
     <t>B2B93028FA</t>
   </si>
   <si>
     <t>S.S. 13 “Pontebbana” in gestione alla società Friuli Venezia Giulia Strade S.p.A. Intervento di manutenzione alle strutture in calcestruzzo del viadotto in località Rio degli Uccelli in Comune di Pontebba dal km 199+700 al km 200+500. SERVIZIO DI COLLAUDO TECNICO AMMINISTRATIVO</t>
   </si>
   <si>
     <t>STUDIO TECNICO ROMANIN ING. PIERANGELO</t>
   </si>
@@ -1121,162 +1124,158 @@
   <si>
     <t>0002451</t>
   </si>
   <si>
     <t>B31E59F1CD</t>
   </si>
   <si>
     <t>S.R. 117 “ex 56 variante” Servizio tecnico relativo all’esecuzione di rilievi geometrici e strutturali, prove in laboratorio e in situ su cavalcavia in gestione alla FVG Strade</t>
   </si>
   <si>
     <t>GEOCONSULT S.R.L.</t>
   </si>
   <si>
     <t>0002475</t>
   </si>
   <si>
     <t>B3145A3BD4</t>
   </si>
   <si>
     <t>Sistemazione ed adeguamento dalla S.R. n. 251 alla S.P. “di Aviano” nei Comuni di San Quirino, Roveredo In Piano ed Aviano – Ex Pista Carri 2° Lotto. Servizio di “Progettazione opere di by pass canali consortili”.</t>
   </si>
   <si>
     <t>STUDIO TECNICO ASSOCIATO APRILIS</t>
   </si>
   <si>
+    <t>0046693</t>
+  </si>
+  <si>
+    <t>B2FD87D759</t>
+  </si>
+  <si>
+    <t>Fornitura di 2 licenze annuali Adobe Pro e 3 licenze Adobe CC All Apps annual</t>
+  </si>
+  <si>
+    <t>ATES INFORMATICA S.R.L.</t>
+  </si>
+  <si>
+    <t>0046692</t>
+  </si>
+  <si>
+    <t>B31CCA76F3</t>
+  </si>
+  <si>
+    <t>Fornitura di materiale informatico</t>
+  </si>
+  <si>
     <t>006994</t>
   </si>
   <si>
     <t>B328C08541</t>
   </si>
   <si>
     <t>im.082.mp - ripristino edificio pista ciclabile cottur</t>
   </si>
   <si>
     <t>SALFEM S.R.L.</t>
   </si>
   <si>
-    <t>0046692</t>
-[...19 lines deleted...]
-  <si>
     <t>0002559</t>
   </si>
   <si>
     <t>B43FCDE50B</t>
   </si>
   <si>
     <t>Cod. Lav. 02-18 - SR 352 “di Grado” Completamento della pista ciclabile da Palmanova a Grado nel tratto in comune di Grado – Servizio per campionamento ed analisi di terreni in ambito lagunare.</t>
   </si>
   <si>
     <t>ALS ITALIA S.R.L.</t>
   </si>
   <si>
     <t>0002557</t>
   </si>
   <si>
     <t>B43F942A87</t>
   </si>
   <si>
     <t>Cod. Lav. 02-18 - SR 352 “di Grado” Completamento della pista ciclabile da Palmanova a Grado nel tratto in comune di Grado – Assistenza tecnica per l’ottenimento di Nulla Osta/autorizzazione propedeutico all’avvio dei lavori in materia di attività da svolgersi in ambito lagunare.</t>
   </si>
   <si>
     <t>ROSSET DOTT. GEOL. ALBERTO</t>
   </si>
   <si>
     <t>0002578</t>
   </si>
   <si>
     <t>B34B8B24ED</t>
   </si>
   <si>
     <t>Piattaforma Software Payroll (PagheINweb)</t>
   </si>
   <si>
     <t>0002575</t>
   </si>
   <si>
     <t>B40A082757</t>
   </si>
   <si>
-    <t>Cod. Lav. 02-18 - SR 352 “di Grado” Completamento della pista ciclabile da Palmanova a Grado nel tratto in comune di Grado – Indagini geofisiche terrestri per l’identificazione e l’ubicazione
-[...2 lines deleted...]
-  <si>
     <t>ADASTRA ENGINEERING SRL</t>
   </si>
   <si>
     <t>0002599</t>
   </si>
   <si>
     <t>B36C1CBAE8</t>
   </si>
   <si>
     <t>Lavori di manutenzione ordinaria ricorrente - Ripristino funzionale di barriere di sicurezza stradali - Centro di Manutenzione di Trieste e Gorizia – cod. lavoro TS24OS009 Prestazione di Coordinamento della Sicurezza in fase di Progettazione, di Esecuzione, assistenza al RUP ed attività correlate ai sensi del D.Lgs 81/2008 e s.m.i.</t>
   </si>
   <si>
     <t>DE PITA' ARCH. LUCA</t>
   </si>
   <si>
+    <t>0002600</t>
+  </si>
+  <si>
+    <t>B4C4F9EEC4</t>
+  </si>
+  <si>
+    <t>Cod. Lav. 01-24: SS 13 - Realizzazione di una rotatoria lungo la SS 13 Pontebbana al Km. 140+580 in corrispondenza dell’intersezione con Via Ugo Foscolo (ex SP 107) e la Via Carnelutti in comune di Tricesimo - CUP E91B24000020002 - SERVIZIO DI COORDINATORE DELLA SICUREZZA IN FASE DI ESECUZIONE E DI ASSISTENZA AL RESPONSABILE DEI LAVORI.</t>
+  </si>
+  <si>
+    <t>NOVARIN ING. ALBERTO - STUDIO NOVARIN SAS</t>
+  </si>
+  <si>
     <t>0002598</t>
   </si>
   <si>
     <t>B4C50CA658</t>
   </si>
   <si>
     <t>Cod. Lav. 06-19 - SS 13 - Realizzazione di una rotatoria posta lungo la S.S. 13 in corrispondenza dell’incrocio con la via Soima (SP 100) in località Collalto in comune di Tarcento (UD). CUP E71B23000560002 SERVIZIO DI COORDINATORE DELLA SICUREZZA IN FASE DI ESECUZIONE E DI ASSISTENZA AL RESPONSABILE DEI LAVORI</t>
   </si>
   <si>
-    <t>NOVARIN ING. ALBERTO - STUDIO NOVARIN SAS</t>
-[...10 lines deleted...]
-  <si>
     <t>0002613</t>
   </si>
   <si>
     <t>B36397ACFD</t>
   </si>
   <si>
     <t>S.S. 52 “Carnica” – Lavori di ricostruzione del ponte sul fiume Fella nei Comuni di Amaro e Venzone dal km 0+800 al km 1+190 circa. SERVIZIO GRAFICO DI DISEGNATORE</t>
   </si>
   <si>
     <t>DI GIORGIO DENIS</t>
   </si>
   <si>
     <t>0002635</t>
   </si>
   <si>
     <t>B35F692686</t>
   </si>
   <si>
     <t>INFOBUDGET scarico dati consuntivi agosto-dicembre 2024</t>
   </si>
   <si>
     <t>0007399</t>
   </si>
   <si>
     <t>B3288ABEB9</t>
@@ -1380,132 +1379,132 @@
   <si>
     <t>0002806</t>
   </si>
   <si>
     <t>B373122C53</t>
   </si>
   <si>
     <t>Conferimento d'incarico quale docente dei corsi di aggiornamento, preparazione e qualificazione per sostenere l'esame di idoneità per I’ espletamento dei servizi di Polizia Stradale ai sensi dell'art. 23, comma 1 regolamento del Codice della Strada del personale Friuli Venezia Giulia Strade SpA.</t>
   </si>
   <si>
     <t>ROMITI DOTT. GIANLUCA</t>
   </si>
   <si>
     <t>0002836</t>
   </si>
   <si>
     <t>B366E9C5B9</t>
   </si>
   <si>
     <t>PN_16_02 – Lavori di sistemazione ed adeguamento dalla S.R. 251 alla S.P. “di Aviano” nei Comuni di San Quirino, Roveredo in Piano ed Aviano – ex Pista Carri 2° Lotto - SERVIZIO DI MONITORAGGIO MATRICI AMBIENTALI (RUMORE, VIBRAZIONI, ARIA) IN FASE ANTE OPERAM, FASE DI CANTIERE E POST OPERAM.</t>
   </si>
   <si>
     <t>0002842</t>
   </si>
   <si>
+    <t>B3555F8E2B</t>
+  </si>
+  <si>
+    <t>UD_17_16 – Sistemazione e messa in sicurezza di alcune intersezioni stradali nei Comuni di Palmanova e Reana del Rojale – 4° e 5° Piano Nazionale Sicurezza Stradale:  UD_17_16B – Lavori di sistemazione e messa in sicurezza di alcune intersezioni stradali – Zona Friuli Centrale – Cofinanziato 50% PNSS – Rotatoria di Qualso in Comune di Reana del Rojale (UD). Servizio di ingegneria e architettura quale Coordinatore della Sicurezza in fase di Esecuzione (CSE) ed assistente al Responsabile dei Lavori e servizi accessori.</t>
+  </si>
+  <si>
+    <t>DS ENGROUP SRL</t>
+  </si>
+  <si>
     <t>B3555ABEA0</t>
   </si>
   <si>
     <t>UD_17_16 – Sistemazione e messa in sicurezza di alcune intersezioni stradali nei Comuni di Palmanova e Reana del Rojale – 4° e 5° Piano Nazionale Sicurezza Stradale: UD_17_16A – Lavori di sistemazione e messa in sicurezza di alcune intersezioni stradali – zona Friuli Centrale – cofinanziato 50% PNSS – rotatoria di Palmanova. Servizio di ingegneria e architettura quale Coordinatore della Sicurezza in fase di Esecuzione (CSE) ed assistente al Responsabile dei Lavori e servizi accessori.</t>
   </si>
   <si>
-    <t>DS ENGROUP SRL</t>
-[...7 lines deleted...]
-  <si>
     <t>0002866</t>
   </si>
   <si>
     <t>B3F7905F1A</t>
   </si>
   <si>
     <t>Fornitura di materiale da ferramenta ad uso delle squadre del centro di manutenzione di Pordenone 2024-2025</t>
   </si>
   <si>
     <t>ZANUTTA S.P.A.</t>
   </si>
   <si>
     <t>0002892</t>
   </si>
   <si>
     <t>B42917B4BC</t>
   </si>
   <si>
     <t>Lavori di realizzazione di una rotatoria in corrispondenza dell’incrocio con la Via Soima (SR UD 100) in località Collalto in comune di Tarcento (UD). SERVIZIO DI ESECUZIONE PROVE IN LABORATORIO.</t>
   </si>
   <si>
     <t>0002926</t>
   </si>
   <si>
     <t>B42A367EDC</t>
   </si>
   <si>
     <t>Lavori di demolizione di trovanti a monte della viabilità tra il km 39+700 e il km 39+800 della S.R. 355 “Della Val Degano” in relazione i lavori di somma urgenza per il ripristino funzionale della viabilità lungo la Strada Regionale n°355 “della Val Degano” tra il km 39+700 ed il km 39+800 in comune di Sappada (UD). Codice lavoro S.U. 02- 2024</t>
   </si>
   <si>
     <t>S.A.E. DI ANDREA SCRIGNARO SAS</t>
   </si>
   <si>
+    <t>0002971</t>
+  </si>
+  <si>
+    <t>B44821FBF9</t>
+  </si>
+  <si>
+    <t>Servizio di consulenza aziendale e manageriale</t>
+  </si>
+  <si>
+    <t>RAFFAELLI DOTT.SSA MICHELA</t>
+  </si>
+  <si>
     <t>0002970</t>
   </si>
   <si>
     <t>B42D77EB41</t>
   </si>
   <si>
     <t>UD24OS010 - Lavori di manutenzione ordinaria ricorrente – Ripristino funzionale di barriere di sicurezza stradali - Affidamento incarico di CSP e CSE con attività correlate e contabilità oneri PSC ai sensi del D.Lgs. 81/2008 e s.m.i.</t>
   </si>
   <si>
     <t>STUDIO ROSELLI E ASSOCIATI</t>
   </si>
   <si>
     <t>0002969</t>
   </si>
   <si>
     <t>B42D3D4533</t>
   </si>
   <si>
     <t>Lavori di scavo e ritombamento con misto cementato per realizzazione linea elettrica di alimentazione impianti monitoraggio frana e ai sistemi di allarme e barriere automatiche per l’immediata interruzione della viabilità veicolare e pedonale in relazione ai lavori di Somma Urgenza per il ripristino funzionale della viabilità, e della officiosità idraulica del Rio Bianco, in corrispondenza del ponte, lungo la S.R. n°465 “della F.lla Lavardet e della Valle di San Canciano” tra il km 18+000 ed il km 19+000 in comune di Prato Carnico (UD).</t>
   </si>
   <si>
-    <t>I.C.M. S.R.L</t>
-[...11 lines deleted...]
-    <t>RAFFAELLI DOTT.SSA MICHELA</t>
+    <t>I.C.M. S.R.L.</t>
   </si>
   <si>
     <t>0003006</t>
   </si>
   <si>
     <t>B42BCE79F1</t>
   </si>
   <si>
     <t>Polizza Tutela Legale DANNI PATRIMONIALI - Compagnia ROLAND RECHTSSCHUTZVERSICHERUNGS AG decorrenza 31.12.2024 – scadenza 31.12.2027.</t>
   </si>
   <si>
     <t>ROLAND RECHTSSCHUTZ-VERSICHERUNGS</t>
   </si>
   <si>
     <t>0008371</t>
   </si>
   <si>
     <t>B46315DB49</t>
   </si>
   <si>
     <t>Strenna Natalizia 2024</t>
   </si>
   <si>
     <t>BENNATI SRL SB</t>
   </si>
@@ -1536,301 +1535,318 @@
   <si>
     <t>B3FF394296</t>
   </si>
   <si>
     <t>im.000.xx - Servizio di gestione e manutenzione dei cancelli, portoni e serrande installati negli immobili in uso alla Friuli Venezia Giulia Strade S.p.A. Biennio 2025 – 2026.</t>
   </si>
   <si>
     <t>EMMEGI ELETTROTECNICA SRL</t>
   </si>
   <si>
     <t>0003091</t>
   </si>
   <si>
     <t>B51DE7266F</t>
   </si>
   <si>
     <t>DA 37-2024 SR 251 - REALIZZAZIONE DELLA PISTA CICLOPEDONALE IN FRAZIONE DI CORVA NEL COMUNE DI AZZANO DECIMO ED IL COMUNE DI PORDENONE MEDIANTE L’ALLARGAMENTO E LA RIQUALIFICAZIONE DEL PONTE STRADALE SUL TORRENTE MEDUNA DELLA SR 251. SERVIZIO PER RILIEVO TOPOGRAFICO.</t>
   </si>
   <si>
     <t>0003110</t>
   </si>
   <si>
     <t>B4B396AA2B</t>
   </si>
   <si>
-    <t>Lavori di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Trieste e Gorizia
-[...2 lines deleted...]
-  <si>
     <t>FOSSALUZZA ING. ANNA</t>
   </si>
   <si>
+    <t>0003154</t>
+  </si>
+  <si>
+    <t>B4897FCED5</t>
+  </si>
+  <si>
+    <t>Servizio di ricerca e selezione della personale posizione Direttore Generale</t>
+  </si>
+  <si>
+    <t>HUMAN VALUE SRL</t>
+  </si>
+  <si>
     <t>0003153</t>
   </si>
   <si>
     <t>B492CD9762</t>
   </si>
   <si>
     <t>Fornitura di servizi di progettazione, consulenza e formazione nel processo di innovazione digitale e di business relativo ad una transizione verso un contesto di Progetto pilota “FVGSmart Road” sulla “Strada Regionale 354 di Lignano”</t>
   </si>
   <si>
     <t>DIGITAL4PRO SRL</t>
   </si>
   <si>
-    <t>0003154</t>
-[...10 lines deleted...]
-  <si>
     <t>0003191</t>
   </si>
   <si>
     <t>B51DC11FDC</t>
   </si>
   <si>
-    <t>N.S.A. n° 56 “Raccordo tra la S.S.14 e A4 (ex S.S. 202)”
-[...2 lines deleted...]
-  <si>
     <t>COMPAGNIA SEGNALETICA SRL</t>
   </si>
   <si>
     <t>0003195</t>
   </si>
   <si>
     <t>B402BB21C9</t>
   </si>
   <si>
-    <t>Servizio di Coordinatore della Sicurezza in fase di Esecuzione e di assistenza al Responsabile dei Lavori: 1) AdrionCycleTour – FVG5 “dell’Isonzo” tratto isola della Cona – San Canzian d’Isonzo e Turriaco – San Pier d’Isonzo – Fogliano Redipuglia CUP I81B15000180005; 2) DA 23-2018/5 – FVG2 “del Mare Adriatico” – Sostituzione e ripristino dei sistemi di protezione della
-[...2 lines deleted...]
-  <si>
     <t>LEONE ING. GIORGIO</t>
   </si>
   <si>
     <t>0003208</t>
   </si>
   <si>
     <t>B49B4DE695</t>
   </si>
   <si>
     <t>S.U. 03-2024 – Lavori di somma urgenza per il ripristino funzionale della viabilità lungo la Strada Regionale ex SP 22 “della Val Sesis” tra il km 1+000 ed il km 8+582 in comune di Sappada (UD). Affidamento incarico SERVIZI GEOLOGICI .</t>
   </si>
   <si>
     <t>0003212</t>
   </si>
   <si>
     <t>B4B2E35A98</t>
   </si>
   <si>
     <t>SERVIZIO DI CONSULENZA DEL LAVORO E ELABORAZIONE PAGHE ANNI 2025-2026</t>
   </si>
   <si>
     <t>PIANI MASSIMILIANO</t>
   </si>
   <si>
+    <t>0003288</t>
+  </si>
+  <si>
+    <t>B4D243808A</t>
+  </si>
+  <si>
+    <t>TECNODELTA DI MARCO RADIN &amp; C. SAS</t>
+  </si>
+  <si>
+    <t>0003286</t>
+  </si>
+  <si>
+    <t>B4D23BB960</t>
+  </si>
+  <si>
+    <t>DPS INFORMATICA SNC DI PRESELLO GIANNI &amp; C.</t>
+  </si>
+  <si>
     <t>0008990</t>
   </si>
   <si>
     <t>B4DC09F1C4</t>
   </si>
   <si>
     <t>Rinnovo abbonamenti riviste e portale per Appalti e Contratti - triennale</t>
   </si>
   <si>
     <t>MAGGIOLI S.P.A.</t>
   </si>
   <si>
-    <t>0003286</t>
-[...16 lines deleted...]
-  <si>
     <t>0003289</t>
   </si>
   <si>
     <t>B49BE512CF</t>
   </si>
   <si>
     <t>Affidamento incarico di CSP e CSE con attività correlate e contabilità oneri PSC ai sensi del D.Lgs. 81/2008 e s.m.i. - Codice Lavoro UD24PV019- Lavori di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del centro di manutenzione di Udine.</t>
   </si>
   <si>
     <t>TOMAT MAURIZIO</t>
   </si>
   <si>
+    <t>0003305</t>
+  </si>
+  <si>
+    <t>B4E6285C13</t>
+  </si>
+  <si>
+    <t>Lavori di manutenzione ordinaria ricorrente - Ripristino funzionale dei conglomerati bituminosi - Centro di Manutenzione di Pordenone - Servizio di Coordinatore per la Sicurezza in fase di Progettazione ed Esecuzione</t>
+  </si>
+  <si>
+    <t>SELAN ING. UMBERTO</t>
+  </si>
+  <si>
     <t>0003306</t>
   </si>
   <si>
     <t>B4E6D6DC1B</t>
   </si>
   <si>
-    <t>Servizi di manutenzione ordinaria ricorrente delle opere in verde lungo la rete stradale gestita dalla Società Friuli Venezia Giulia Strade S.p.A. - Centro di Manutenzione di Pordenone - 
-[...2 lines deleted...]
-  <si>
     <t>CAPRIOLI ARCH. DAVID</t>
   </si>
   <si>
+    <t>0003291</t>
+  </si>
+  <si>
+    <t>B42C13BC4A</t>
+  </si>
+  <si>
+    <t>Polizza Tutela Legale PROCEDIMENTI PENALI - Compagnia ROLAND RECHTSSCHUTZVERSICHERUNGS AG - decorrenza 31.12.2024 – scadenza 31.12.2027</t>
+  </si>
+  <si>
     <t>0003290</t>
   </si>
   <si>
     <t>B42B2FA90B</t>
   </si>
   <si>
     <t>Polizza Tutela Legale PROCEDIMENTI CIVILI - Compagnia ROLAND RECHTSSCHUTZVERSICHERUNGS AG - decorrenza 31.12.2024 – scadenza 31.12.2027</t>
   </si>
   <si>
-    <t>0003305</t>
-[...17 lines deleted...]
-    <t>Polizza Tutela Legale PROCEDIMENTI PENALI - Compagnia ROLAND RECHTSSCHUTZVERSICHERUNGS AG - decorrenza 31.12.2024 – scadenza 31.12.2027</t>
+    <t>0003313</t>
+  </si>
+  <si>
+    <t>B4E611F4A7</t>
+  </si>
+  <si>
+    <t>Polizza Elettronica per attrezzatura Mobyle Mapping System – Zurich Insurance Europe AG - Rappresentanza Generale per l'Italia - Decorrenza 31.12.2024 - scadenza 31.12.2027</t>
+  </si>
+  <si>
+    <t>ZURICH INSURANCE EUROPE</t>
   </si>
   <si>
     <t>0003329</t>
   </si>
   <si>
     <t>B42C74DEB0</t>
   </si>
   <si>
     <t>Polizza D&amp;O – compagnia Chubb European Group SE - Decorrenza 31.12.2024 - scadenza 31.12.2025</t>
   </si>
   <si>
     <t>CHUBB European Group SE</t>
   </si>
   <si>
-    <t>0003313</t>
-[...10 lines deleted...]
-  <si>
     <t>0003311</t>
   </si>
   <si>
     <t>B465678A1C</t>
   </si>
   <si>
     <t>Servizio di fornitura Piattaforma Software HE Budget</t>
   </si>
   <si>
+    <t>0003341</t>
+  </si>
+  <si>
+    <t>B4ED2F4491</t>
+  </si>
+  <si>
+    <t>Servizio di consulenza fiscale e compliance normativa, consulenza contabile e assistenza ESG triennale dal 01/01/2025 al 31/12/2027.</t>
+  </si>
+  <si>
+    <t>STUDIO GRB GIAMPORCARO RAFFAELLI BIAGINI</t>
+  </si>
+  <si>
     <t>0003352</t>
   </si>
   <si>
     <t>B42C4E525D</t>
   </si>
   <si>
     <t>Polizza RC PATRIMONIALE Compagnia LlOYD’S Insurance Company S.A. decorrenza 30.11.2024 - 31.12.2027</t>
   </si>
   <si>
     <t>LLOYD'S INSURANCE COMPANY SA</t>
   </si>
   <si>
     <t>NUMERO OE CONTATTATI</t>
+  </si>
+  <si>
+    <t>Cod. Lav. 02-18 - SR 352 “di Grado” Completamento della pista ciclabile da Palmanova a Grado nel tratto in comune di Grado – Indagini geofisiche terrestri per l’identificazione e l’ubicazione planimetrica della TOC nel tratto adiacente al ponte di Grado.</t>
+  </si>
+  <si>
+    <t>N.S.A. n° 56 “Raccordo tra la S.S.14 e A4 (ex S.S. 202)” Ripristino funzionale e potenziamento strutturale del manufatto di sovrappasso autostradale al km 0+650 della N.S.A. 56 (ex S.S. 202) in Comune di Duino Aurisina (TS). Intervento di demolizione impalcato NSA 56 lungo il RA 13 in loc. Sistiana - Lavori di posa e rimozione segnaletica</t>
+  </si>
+  <si>
+    <t>Servizio di Coordinatore della Sicurezza in fase di Esecuzione e di assistenza al Responsabile dei Lavori: 1) AdrionCycleTour – FVG5 “dell’Isonzo” tratto isola della Cona – San Canzian d’Isonzo e Turriaco – San Pier d’Isonzo – Fogliano Redipuglia CUP I81B15000180005; 2) DA 23-2018/5 – FVG2 “del Mare Adriatico” – Sostituzione e ripristino dei sistemi di protezione della ciclovia nel tratto compreso tra Via Grado e Via Saba nel Comune di Grado CUP E17H23000630002</t>
+  </si>
+  <si>
+    <t>Servizi di manutenzione ordinaria ricorrente delle opere in verde lungo la rete stradale gestita dalla Società Friuli Venezia Giulia Strade S.p.A. - Centro di Manutenzione di Pordenone - Servizio di Coordinatore per la Sicurezza in fase di Esecuzione</t>
+  </si>
+  <si>
+    <t>Lavori di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Trieste e Gorizia - Prestazione di Coordinamento della Sicurezza in fase di Progettazione, di Esecuzione, assistenza al RUP ed attività correlate ai sensi del D.Lgs 81/2008 e s.m.i.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ \€"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
-      <color rgb="FF0000FF"/>
+      <color rgb="FF336699"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1917,652 +1933,645 @@
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="13">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
-        <color rgb="FF0000FF"/>
+        <color rgb="FF336699"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.00\ \€"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" relativeIndent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" relativeIndent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right/>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top/>
         <bottom/>
       </border>
-      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
     </dxf>
-    <dxf>
-[...23 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabella1" displayName="Tabella1" ref="A1:H147" totalsRowShown="0" headerRowDxfId="8" dataDxfId="12" headerRowBorderDxfId="10" tableBorderDxfId="11" totalsRowBorderDxfId="9">
-  <autoFilter ref="A1:H147"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{33ED5F7E-C7C3-41DD-9FC0-4583C359239B}" name="Tabella1" displayName="Tabella1" ref="A1:H148" totalsRowShown="0" headerRowDxfId="8" dataDxfId="9" headerRowBorderDxfId="11" tableBorderDxfId="12" totalsRowBorderDxfId="10">
+  <autoFilter ref="A1:H148" xr:uid="{33ED5F7E-C7C3-41DD-9FC0-4583C359239B}"/>
   <tableColumns count="8">
-    <tableColumn id="1" name="DATA_AFF" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" name="PROVVEDIMENTO" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{649CC5DB-9D72-400A-B618-49B24A08A775}" name="DATA_AFF" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{1267FCF3-7D31-4760-BA53-0391833BA14F}" name="PROT_AFF" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{254B9CF5-8060-49EB-BD86-9C17E48961FC}" name="CIG" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{7E07DC39-6192-42D1-91E4-36F77C041C78}" name="OGGETTO" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{A9CDB79E-2F26-41F5-AECD-5E0DD84ED385}" name="NUMERO OE CONTATTATI" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{34C4423C-9B7A-41C8-AF40-A058909F1D41}" name="AFFIDATARIO" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{316054FF-86D0-4CF2-9F3F-13C7BB6E5C96}" name="IMPORTO" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{1587EABD-191A-45A1-8AB8-9A6B6D258848}" name="PROVVEDIMENTO" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2691,4046 +2700,4072 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27499/cig-b42917b4bc-geoformula-s-r-l-pdf?ext=.pdf&amp;v=19698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26196/cig-b05f8b15c1-caproni-ing-giovanni-pdf?ext=.pdf&amp;v=18463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26594/cig-b0fabd197b-ikon-s-r-l-pdf?ext=.pdf&amp;v=18828" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26837/cig-b117d2166b-de-prato-giovanni-battista-pdf?ext=.pdf&amp;v=19060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27154/cig-b2e961ac9b-nord-est-multimedia-spa-pdf?ext=.pdf&amp;v=19361" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27622/cig-b49be512cf-tomat-maurizio-pdf?ext=.pdf&amp;v=19813" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27343/cig-b34ca0941b-framalicco-scavi-s-n-c-pdf?ext=.pdf&amp;v=19550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26115/cig-b05abbe5a0-zanini-antonio-srl-pdf?ext=.pdf&amp;v=18382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26482/cig-b113ec3ed9-centro-controllo-materiali-edili-s-r-l-pdf?ext=.pdf&amp;v=18720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26833/cig-b1c7754329-italoiberica-engineering-group-sl-pdf?ext=.pdf&amp;v=19056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27002/cig-b2961adf27-4-emme-service-spa-pdf?ext=.pdf&amp;v=19213" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27593/cig-b4b396aa2b-fossaluzza-ing-anna-pdf?ext=.pdf&amp;v=19781" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r25956/cig-b000c68e8d-studio-tecnico-associato-stf-pdf?ext=.pdf&amp;v=18215" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27215/cig-b3145a3bd4-studio-tecnico-associato-aprilis-pdf?ext=.pdf&amp;v=19415" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27495/cig-b43f942a87-rosset-dott-geol-alberto-pdf?ext=.pdf&amp;v=19694" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26382/cig-b07d397bc9-velocar-s-r-l-pdf?ext=.pdf&amp;v=18625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26264/cig-b0bee074ff-implementa-srl-pdf?ext=.pdf&amp;v=18523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26600/cig-b11829dd07-caproni-ing-lionello-pdf?ext=.pdf&amp;v=18834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26596/cig-b16af29a00-cudizio-massimo-pdf?ext=.pdf&amp;v=18830" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26838/cig-b1178847d3-alpe-engineering-s-r-l-pdf?ext=.pdf&amp;v=19061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26938/cig-b1d17f621c-peressoni-mauro-pdf?ext=.pdf&amp;v=19152" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27433/cig-b366e9c5b9-mascherin-p-i-fabio-pdf?ext=.pdf&amp;v=19631" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27432/cig-b42a367edc-s-a-e-di-andrea-scrignaro-sas-pdf?ext=.pdf&amp;v=19630" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27612/cig-b4b2e35a98-piani-massimiliano-pdf?ext=.pdf&amp;v=19803" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27673/cig-b4e6d6dc1b-caprioli-arch-david-pdf?ext=.pdf&amp;v=19855" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27056/cig-b2cbb2cff6-gs-rilievi-s-r-l-pdf?ext=.pdf&amp;v=19263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27210/cig-b2e750c58d-geolavori-srl-pdf?ext=.pdf&amp;v=19410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26117/cig-b05312ae05-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=18384" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26265/cig-b062443a52-genesis-srl-pdf?ext=.pdf&amp;v=18524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26478/cig-b11a2c9998-dell-anna-ing-sergio-pdf?ext=.pdf&amp;v=18716" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26481/cig-b12e003237-mascherin-p-i-fabio-pdf?ext=.pdf&amp;v=18719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26778/cig-b1c271f2cb-geoformula-s-r-l-pdf?ext=.pdf&amp;v=19012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27345/cig-b3288abeb9-studio-tecnico-associato-tea-pdf?ext=.PDF&amp;v=19552" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27341/cig-b3eac3178e-eco-roads-srls-pdf?ext=.pdf&amp;v=19548" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27497/cig-b4613b522e-morandin-geom-claudio-pdf?ext=.pdf&amp;v=19696" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27596/cig-b492cd9762-digital4pro-srl-pdf?ext=.pdf&amp;v=19784" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26781/cig-b1f248d9d7-pambianco-ing-roberto-pdf?ext=.pdf&amp;v=19015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26957/cig-b2325f4a2b-ecorat-di-cattelan-fabio-pdf?ext=.pdf&amp;v=19168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27001/cig-b28d003a7a-studio-tecnico-chiapolino-geom-tiziano-pdf?ext=.pdf&amp;v=19212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27268/cig-b328c08541-salfem-s-r-l-pdf?ext=.pdf&amp;v=19479" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27267/cig-b34b8b24ed-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=19478" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27618/cig-b42b2fa90b-roland-rechtsschutz-versicherungs-pdf?ext=.pdf&amp;v=19809" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27623/cig-b465678a1c-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=19814" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r25950/cig-a02cd7d7df-tecnoimpianti-sicilia-srl-pdf?ext=.pdf&amp;v=18208" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26385/cig-b010096b947-centro-controllo-materiali-edili-s-r-l-pdf?ext=.pdf&amp;v=18628" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26197/cig-b07da6f198-day-ristoservice-spa-pdf?ext=.pdf&amp;v=18464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26384/cig-b069c42074-sielte-s-p-a-pdf?ext=.pdf&amp;v=18627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26751/cig-b175f102c4-enaip-fvg-pdf?ext=.pdf&amp;v=18977" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27434/cig-b3555abea0-ds-engroup-srl-pdf?ext=.pdf&amp;v=19632" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27494/cig-b42d77eb41-studio-roselli-e-associati-pdf?ext=.pdf&amp;v=19693" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27315/cig-b13818f244-ge-road-srl-pdf?ext=.pdf&amp;v=19526" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26780/cig-b1f17c4cdf-querciambiente-societa-cooperativa-sociale-pdf?ext=.pdf&amp;v=19014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26791/cig-b20ef20743-agriverde-piccola-societa-cooperativa-a-r-l-pdf?ext=.pdf&amp;v=19024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27057/cig-b24f10a3b3-socotec-italia-s-r-l-pdf?ext=.pdf&amp;v=19264" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27264/cig-b2ec04e05d-studio-tecnico-tesolin-associati-pdf?ext=.pdf&amp;v=19475" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27597/cig-b4897fced5-human-value-srl-pdf?ext=.pdf&amp;v=19785" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27616/cig-b4dc09f1c4-maggioli-s-p-a-pdf?ext=.pdf&amp;v=19807" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26194/cig-b04d08a13e-centro-controllo-materiali-edili-s-r-l-pdf?ext=.pdf&amp;v=18461" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26200/cig-b0682eb734-s-i-o-s-s-s-r-l-pdf?ext=.pdf&amp;v=18467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26480/cig-b12df2bff3-bodi-ing-germana-pdf?ext=.pdf&amp;v=18718" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27342/cig-b3f6e3206b-d-agaro-srl-pdf?ext=.pdf&amp;v=19549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26531/cig-b1015b6c88-l-g-t-laboratorio-geotecnico-s-r-l-pdf?ext=.pdf&amp;v=18774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26748/cig-b1aad5825a-automazioni-sicurezza-di-olivieiri-giorgio-pdf?ext=.pdf&amp;v=18974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26750/cig-b1d9873a43-enaip-fvg-pdf?ext=.pdf&amp;v=18976" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26998/cig-b2b0a4fa30-mio-walter-eredi-di-mio-paolo-pdf?ext=.pdf&amp;v=19209" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27491/cig-b40a082757-adastra-engineering-srl-pdf?ext=.pdf&amp;v=19690" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27667/cig-b4554a678a-ls-engineering-safety-srl-pdf?ext=.pdf&amp;v=19849" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27493/cig-b42d3d4533-i-c-m-s-r-l-pdf?ext=.pdf&amp;v=19692" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27501/cig-b459024fb9-fly-service-trieste-srl-pdf?ext=.pdf&amp;v=19700" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27674/cig-b4e6285c13-selan-ing-umberto-pdf?ext=.pdf&amp;v=19856" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27619/cig-b42c4e525d-lloyd-s-insurance-company-sa-pdf?ext=.pdf&amp;v=19810" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26034/cig-b0010cbd48-futura-veicoli-speciali-di-stefani-georges-pdf?ext=.pdf&amp;v=18295" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27265/cig-b29a6cda5c-stevanato-prodotti-e-lavori-speciali-srl-pdf?ext=.pdf&amp;v=19476" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27213/cig-b31cca76f3-ates-informatica-s-r-l-pdf?ext=.pdf&amp;v=19413" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r25951/cig-z103dd9acf-tecnoelettrica-copetti-pdf?ext=.pdf&amp;v=18209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26477/cig-b0f28ef775-l-g-t-laboratorio-geotecnico-s-r-l-pdf?ext=.pdf&amp;v=18715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26532/cig-b0649729a6-craighero-ing-andrea-pdf?ext=.pdf&amp;v=18775" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26533/cig-b11877b146-geoformula-s-r-l-pdf?ext=.pdf&amp;v=18776" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26599/cig-b1954af62c-senica-p-i-roberto-pdf?ext=.pdf&amp;v=18833" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26834/cig-b1eabc9129-de-prato-giovanni-battista-pdf?ext=.pdf&amp;v=19057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27214/cig-b31d23e3da-bozzetto-ing-vittorio-pdf?ext=.pdf&amp;v=19414" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27347/cig-b358795f5d-caproni-geol-francesco-pdf?ext=.PDF&amp;v=19554" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27435/cig-b3555f8e2b-ds-engroup-srl-pdf?ext=.pdf&amp;v=19633" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27666/cig-b51dc11fdc-compagnia-segnaletica-srl-pdf?ext=.pdf&amp;v=19848" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27614/cig-b4d23bb960-dps-informatica-snc-di-presello-gianni-c-pdf?ext=.PDF&amp;v=19805" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26782/cig-b1f733ea05-sotes-s-a-s-pdf?ext=.pdf&amp;v=19016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27053/cig-b2b1e2bda2-4-emme-service-spa-pdf?ext=.pdf&amp;v=19260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26195/cig-b05cfe5b16-de-magistra-simone-pdf?ext=.pdf&amp;v=18462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26198/cig-b052ce2595-fogato-dott-mario-pdf?ext=.pdf&amp;v=18465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26530/cig-b0cafaa049-valent-geol-massimo-pdf?ext=.pdf&amp;v=18773" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26484/cig-b114270765-esse-effe-srls-pdf?ext=.pdf&amp;v=18722" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26784/cig-b05fc3f4b6-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=19018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26999/cig-b2b0acf3d3-mobile-3d-srl-pdf?ext=.pdf&amp;v=19210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27613/cig-b4c4f9eec4-novarin-ing-alberto-studio-novarin-sas-pdf?ext=.pdf&amp;v=19804" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27340/cig-b3eabf9957-esse-effe-srls-pdf?ext=.pdf&amp;v=19547" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27490/cig-b3ff394296-emmegi-elettrotecnica-srl-pdf?ext=.pdf&amp;v=19689" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26114/cig-b02c2a8858-casa-della-chiave-di-barbetti-enrico-pdf?ext=.pdf&amp;v=18381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26836/cig-b19d178007-formaio-ing-giuseppe-pdf?ext=.pdf&amp;v=19059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26939/cig-b2a315c1f7-patat-tuti-geometri-associati-pdf?ext=.pdf&amp;v=19153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27211/cig-b2fd87d759-ates-informatica-s-r-l-pdf?ext=.pdf&amp;v=19411" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27344/cig-b36c1cbae8-de-pita-arch-luca-pdf?ext=.pdf&amp;v=19551" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27500/cig-b44821fbf9-raffaelli-dott-ssa-michela-pdf?ext=.pdf&amp;v=19699" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27620/cig-b42c13bc4a-roland-rechtsschutz-versicherungs-pdf?ext=.pdf&amp;v=19811" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r25953/cig-zad3dd3ae1-agostinis-pierino-s-a-s-pdf?ext=.pdf&amp;v=18211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26199/cig-b092ade3d7-patat-tuti-geometri-associati-pdf?ext=.pdf&amp;v=18466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26597/cig-b18df1d086-sky-crab-s-r-l-pdf?ext=.pdf&amp;v=18831" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26893/cig-b1d17cf1ed-simeoni-lorenzo-pdf?ext=.pdf&amp;v=19099" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27431/cig-b3f7905f1a-zanutta-s-p-a-pdf?ext=.pdf&amp;v=19629" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27615/cig-b4d243808a-tecnodelta-di-marco-radin-c-sas-pdf?ext=.pdf&amp;v=19806" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26483/cig-b0644bc66e-di-lena-p-i-federico-pdf?ext=.pdf&amp;v=18721" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26598/cig-b1183f8b62-provigeo-s-r-l-pdf?ext=.pdf&amp;v=18832" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26783/cig-b1f774c29d-cudini-ing-massimo-pdf?ext=.pdf&amp;v=19017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27092/cig-b2c741baa1-aboutrust-srl-pdf?ext=.pdf&amp;v=19299" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27212/cig-b31c33f3cf-s-t-i-di-sbrizzi-tiziano-pdf?ext=.pdf&amp;v=19412" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27594/cig-b43f5f0d15-g-m-scavi-e-miniscavi-di-grudina-morris-pdf?ext=.pdf&amp;v=19782" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27841/cig-b402bb21c9-leone-ing-giorgio-pdf?ext=.pdf&amp;v=20017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26118/cig-b06065cd36-geothema-srl-pdf?ext=.pdf&amp;v=18385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26479/cig-b12d9af957-globart-s-r-l-pdf?ext=.pdf&amp;v=18717" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26835/cig-b1f2417877-s-i-o-s-s-s-r-l-pdf?ext=.pdf&amp;v=19058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27346/cig-b3752d076e-studio-causero-spadetto-associati-pdf?ext=.pdf&amp;v=19553" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27728/cig-b51de7266f-gs-rilievi-srl-pdf?ext=.pdf&amp;v=19912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26119/cig-b036205b17-printer-srl-pdf?ext=.pdf&amp;v=18386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26476/cig-b0ea60f715-g-t-a-srl-pdf?ext=.pdf&amp;v=18714" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26749/cig-b1b68eac0c-gaiambiente-s-r-l-pdf?ext=.pdf&amp;v=18975" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26940/cig-b2902b6119-in-situ-srl-pdf?ext=.pdf&amp;v=19154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27000/cig-b2b0b55268-iwim-srl-pdf?ext=.pdf&amp;v=19211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27496/cig-b43fcde50b-als-italia-s-r-l-pdf?ext=.pdf&amp;v=19695" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27813/cig-b4c50ca658-novarin-ing-alberto-studio-novarin-sas-pdf?ext=.pdf&amp;v=19995" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27498/cig-b36397acfd-di-giorgio-denis-pdf?ext=.pdf&amp;v=19697" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27492/cig-b42bce79f1-roland-rechtsschutz-versicherungs-pdf?ext=.pdf&amp;v=19691" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27621/cig-b42c74deb0-chubb-european-group-se-pdf?ext=.pdf&amp;v=19812" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r25952/cig-z293d9060b-mg-group-s-r-l-pdf?ext=.pdf&amp;v=18210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26116/cig-b0347b5460-molinaro-geom-giuseppe-pdf?ext=.pdf&amp;v=18383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26383/cig-b095e842fb-motorcycle-store-sas-pdf?ext=.pdf&amp;v=18626" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26595/cig-b16a14a7a0-fly-service-trieste-srl-pdf?ext=.pdf&amp;v=18829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26895/cig-b2157de6e0-bortuzzo-andrea-pdf?ext=.pdf&amp;v=19101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27266/cig-b31e59f1cd-geoconsult-s-r-l-pdf?ext=.pdf&amp;v=19477" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27436/cig-b373122c53-romiti-dott-gianluca-pdf?ext=.pdf&amp;v=19634" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27595/cig-b49b4de695-caproni-geol-francesco-pdf?ext=.pdf&amp;v=19783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26266/cig-b0544fb866-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=18525" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26894/cig-b133fc68a0-sca-ver-costruzioni-s-r-l-pdf?ext=.pdf&amp;v=19100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26779/cig-b1f2efc606-rtcb-sas-di-comisso-claudio-c-pdf?ext=.pdf&amp;v=19013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27054/cig-b2b93028fa-studio-tecnico-romanin-ing-pierangelo-pdf?ext=.pdf&amp;v=19261" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27274/cig-b35f692686-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=19483" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27668/cig-b46315db49-bennati-srl-sb-pdf?ext=.pdf&amp;v=19850" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27617/cig-b4e611f4a7-zurich-insurance-europe-pdf?ext=.pdf&amp;v=19808" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27499/cig-b42917b4bc-geoformula-s-r-l-pdf?ext=.pdf&amp;v=19698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26196/cig-b05f8b15c1-caproni-ing-giovanni-pdf?ext=.pdf&amp;v=18463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26594/cig-b0fabd197b-ikon-s-r-l-pdf?ext=.pdf&amp;v=18828" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26837/cig-b117d2166b-de-prato-giovanni-battista-pdf?ext=.pdf&amp;v=19060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27154/cig-b2e961ac9b-nord-est-multimedia-spa-pdf?ext=.pdf&amp;v=19361" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27622/cig-b49be512cf-tomat-maurizio-pdf?ext=.pdf&amp;v=19813" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27343/cig-b34ca0941b-framalicco-scavi-s-n-c-pdf?ext=.pdf&amp;v=19550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26115/cig-b05abbe5a0-zanini-antonio-srl-pdf?ext=.pdf&amp;v=18382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26482/cig-b113ec3ed9-centro-controllo-materiali-edili-s-r-l-pdf?ext=.pdf&amp;v=18720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26784/cig-b05fc3f4b6-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=19018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27002/cig-b2961adf27-4-emme-service-spa-pdf?ext=.pdf&amp;v=19213" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27593/cig-b4b396aa2b-fossaluzza-ing-anna-pdf?ext=.pdf&amp;v=19781" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r25956/cig-b000c68e8d-studio-tecnico-associato-stf-pdf?ext=.pdf&amp;v=18215" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27215/cig-b3145a3bd4-studio-tecnico-associato-aprilis-pdf?ext=.pdf&amp;v=19415" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27495/cig-b43f942a87-rosset-dott-geol-alberto-pdf?ext=.pdf&amp;v=19694" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26197/cig-b07da6f198-day-ristoservice-spa-pdf?ext=.pdf&amp;v=18464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26264/cig-b0bee074ff-implementa-srl-pdf?ext=.pdf&amp;v=18523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26600/cig-b11829dd07-caproni-ing-lionello-pdf?ext=.pdf&amp;v=18834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26596/cig-b16af29a00-cudizio-massimo-pdf?ext=.pdf&amp;v=18830" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26838/cig-b1178847d3-alpe-engineering-s-r-l-pdf?ext=.pdf&amp;v=19061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26938/cig-b1d17f621c-peressoni-mauro-pdf?ext=.pdf&amp;v=19152" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27433/cig-b366e9c5b9-mascherin-p-i-fabio-pdf?ext=.pdf&amp;v=19631" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27432/cig-b42a367edc-s-a-e-di-andrea-scrignaro-sas-pdf?ext=.pdf&amp;v=19630" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27612/cig-b4b2e35a98-piani-massimiliano-pdf?ext=.pdf&amp;v=19803" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27674/cig-b4e6285c13-selan-ing-umberto-pdf?ext=.pdf&amp;v=19856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27056/cig-b2cbb2cff6-gs-rilievi-s-r-l-pdf?ext=.pdf&amp;v=19263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27210/cig-b2e750c58d-geolavori-srl-pdf?ext=.pdf&amp;v=19410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26117/cig-b05312ae05-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=18384" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26266/cig-b0544fb866-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=18525" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26478/cig-b11a2c9998-dell-anna-ing-sergio-pdf?ext=.pdf&amp;v=18716" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26479/cig-b12d9af957-globart-s-r-l-pdf?ext=.pdf&amp;v=18717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26778/cig-b1c271f2cb-geoformula-s-r-l-pdf?ext=.pdf&amp;v=19012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27345/cig-b3288abeb9-studio-tecnico-associato-tea-pdf?ext=.PDF&amp;v=19552" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27341/cig-b3eac3178e-eco-roads-srls-pdf?ext=.pdf&amp;v=19548" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27497/cig-b4613b522e-morandin-geom-claudio-pdf?ext=.pdf&amp;v=19696" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27597/cig-b4897fced5-human-value-srl-pdf?ext=.pdf&amp;v=19785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26833/cig-b1c7754329-italoiberica-engineering-group-sl-pdf?ext=.pdf&amp;v=19056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26957/cig-b2325f4a2b-ecorat-di-cattelan-fabio-pdf?ext=.pdf&amp;v=19168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27001/cig-b28d003a7a-studio-tecnico-chiapolino-geom-tiziano-pdf?ext=.pdf&amp;v=19212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27211/cig-b2fd87d759-ates-informatica-s-r-l-pdf?ext=.pdf&amp;v=19411" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27267/cig-b34b8b24ed-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=19478" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27673/cig-b4e6d6dc1b-caprioli-arch-david-pdf?ext=.pdf&amp;v=19855" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27623/cig-b465678a1c-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=19814" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r25950/cig-a02cd7d7df-tecnoimpianti-sicilia-srl-pdf?ext=.pdf&amp;v=18208" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26385/cig-b010096b947-centro-controllo-materiali-edili-s-r-l-pdf?ext=.pdf&amp;v=18628" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26382/cig-b07d397bc9-velocar-s-r-l-pdf?ext=.pdf&amp;v=18625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26384/cig-b069c42074-sielte-s-p-a-pdf?ext=.pdf&amp;v=18627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26751/cig-b175f102c4-enaip-fvg-pdf?ext=.pdf&amp;v=18977" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27435/cig-b3555f8e2b-ds-engroup-srl-pdf?ext=.pdf&amp;v=19633" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27500/cig-b44821fbf9-raffaelli-dott-ssa-michela-pdf?ext=.pdf&amp;v=19699" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27315/cig-b13818f244-ge-road-srl-pdf?ext=.pdf&amp;v=19526" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26779/cig-b1f2efc606-rtcb-sas-di-comisso-claudio-c-pdf?ext=.pdf&amp;v=19013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26791/cig-b20ef20743-agriverde-piccola-societa-cooperativa-a-r-l-pdf?ext=.pdf&amp;v=19024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27057/cig-b24f10a3b3-socotec-italia-s-r-l-pdf?ext=.pdf&amp;v=19264" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27264/cig-b2ec04e05d-studio-tecnico-tesolin-associati-pdf?ext=.pdf&amp;v=19475" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27596/cig-b492cd9762-digital4pro-srl-pdf?ext=.pdf&amp;v=19784" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27615/cig-b4d243808a-tecnodelta-di-marco-radin-c-sas-pdf?ext=.pdf&amp;v=19806" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26198/cig-b052ce2595-fogato-dott-mario-pdf?ext=.pdf&amp;v=18465" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26200/cig-b0682eb734-s-i-o-s-s-s-r-l-pdf?ext=.pdf&amp;v=18467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26894/cig-b133fc68a0-sca-ver-costruzioni-s-r-l-pdf?ext=.pdf&amp;v=19100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27342/cig-b3f6e3206b-d-agaro-srl-pdf?ext=.pdf&amp;v=19549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26484/cig-b114270765-esse-effe-srls-pdf?ext=.pdf&amp;v=18722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26748/cig-b1aad5825a-automazioni-sicurezza-di-olivieiri-giorgio-pdf?ext=.pdf&amp;v=18974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26781/cig-b1f248d9d7-pambianco-ing-roberto-pdf?ext=.pdf&amp;v=19015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26999/cig-b2b0acf3d3-mobile-3d-srl-pdf?ext=.pdf&amp;v=19210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27491/cig-b40a082757-adastra-engineering-srl-pdf?ext=.pdf&amp;v=19690" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27667/cig-b4554a678a-ls-engineering-safety-srl-pdf?ext=.pdf&amp;v=19849" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27494/cig-b42d77eb41-studio-roselli-e-associati-pdf?ext=.pdf&amp;v=19693" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27501/cig-b459024fb9-fly-service-trieste-srl-pdf?ext=.pdf&amp;v=19700" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27620/cig-b42c13bc4a-roland-rechtsschutz-versicherungs-pdf?ext=.pdf&amp;v=19811" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30166/cig-b4ed2f4491-studio-grb-giamporcaro-raffaelli-biagini-pdf?ext=.pdf&amp;v=22264" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26034/cig-b0010cbd48-futura-veicoli-speciali-di-stefani-georges-pdf?ext=.pdf&amp;v=18295" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27265/cig-b29a6cda5c-stevanato-prodotti-e-lavori-speciali-srl-pdf?ext=.pdf&amp;v=19476" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27213/cig-b31cca76f3-ates-informatica-s-r-l-pdf?ext=.pdf&amp;v=19413" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r25951/cig-z103dd9acf-tecnoelettrica-copetti-pdf?ext=.pdf&amp;v=18209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26477/cig-b0f28ef775-l-g-t-laboratorio-geotecnico-s-r-l-pdf?ext=.pdf&amp;v=18715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26532/cig-b0649729a6-craighero-ing-andrea-pdf?ext=.pdf&amp;v=18775" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26533/cig-b11877b146-geoformula-s-r-l-pdf?ext=.pdf&amp;v=18776" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26597/cig-b18df1d086-sky-crab-s-r-l-pdf?ext=.pdf&amp;v=18831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26834/cig-b1eabc9129-de-prato-giovanni-battista-pdf?ext=.pdf&amp;v=19057" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27214/cig-b31d23e3da-bozzetto-ing-vittorio-pdf?ext=.pdf&amp;v=19414" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27347/cig-b358795f5d-caproni-geol-francesco-pdf?ext=.PDF&amp;v=19554" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27434/cig-b3555abea0-ds-engroup-srl-pdf?ext=.pdf&amp;v=19632" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27666/cig-b51dc11fdc-compagnia-segnaletica-srl-pdf?ext=.pdf&amp;v=19848" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27614/cig-b4d23bb960-dps-informatica-snc-di-presello-gianni-c-pdf?ext=.PDF&amp;v=19805" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26782/cig-b1f733ea05-sotes-s-a-s-pdf?ext=.pdf&amp;v=19016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27053/cig-b2b1e2bda2-4-emme-service-spa-pdf?ext=.pdf&amp;v=19260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26195/cig-b05cfe5b16-de-magistra-simone-pdf?ext=.pdf&amp;v=18462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26194/cig-b04d08a13e-centro-controllo-materiali-edili-s-r-l-pdf?ext=.pdf&amp;v=18461" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26530/cig-b0cafaa049-valent-geol-massimo-pdf?ext=.pdf&amp;v=18773" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26531/cig-b1015b6c88-l-g-t-laboratorio-geotecnico-s-r-l-pdf?ext=.pdf&amp;v=18774" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26750/cig-b1d9873a43-enaip-fvg-pdf?ext=.pdf&amp;v=18976" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26998/cig-b2b0a4fa30-mio-walter-eredi-di-mio-paolo-pdf?ext=.pdf&amp;v=19209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27813/cig-b4c50ca658-novarin-ing-alberto-studio-novarin-sas-pdf?ext=.pdf&amp;v=19995" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27340/cig-b3eabf9957-esse-effe-srls-pdf?ext=.pdf&amp;v=19547" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27490/cig-b3ff394296-emmegi-elettrotecnica-srl-pdf?ext=.pdf&amp;v=19689" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27619/cig-b42c4e525d-lloyd-s-insurance-company-sa-pdf?ext=.pdf&amp;v=19810" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26114/cig-b02c2a8858-casa-della-chiave-di-barbetti-enrico-pdf?ext=.pdf&amp;v=18381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26836/cig-b19d178007-formaio-ing-giuseppe-pdf?ext=.pdf&amp;v=19059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26939/cig-b2a315c1f7-patat-tuti-geometri-associati-pdf?ext=.pdf&amp;v=19153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27268/cig-b328c08541-salfem-s-r-l-pdf?ext=.pdf&amp;v=19479" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27344/cig-b36c1cbae8-de-pita-arch-luca-pdf?ext=.pdf&amp;v=19551" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27493/cig-b42d3d4533-i-c-m-s-r-l-pdf?ext=.pdf&amp;v=19692" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27618/cig-b42b2fa90b-roland-rechtsschutz-versicherungs-pdf?ext=.pdf&amp;v=19809" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r25953/cig-zad3dd3ae1-agostinis-pierino-s-a-s-pdf?ext=.pdf&amp;v=18211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26199/cig-b092ade3d7-patat-tuti-geometri-associati-pdf?ext=.pdf&amp;v=18466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26599/cig-b1954af62c-senica-p-i-roberto-pdf?ext=.pdf&amp;v=18833" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26893/cig-b1d17cf1ed-simeoni-lorenzo-pdf?ext=.pdf&amp;v=19099" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27431/cig-b3f7905f1a-zanutta-s-p-a-pdf?ext=.pdf&amp;v=19629" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27616/cig-b4dc09f1c4-maggioli-s-p-a-pdf?ext=.pdf&amp;v=19807" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26483/cig-b0644bc66e-di-lena-p-i-federico-pdf?ext=.pdf&amp;v=18721" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26598/cig-b1183f8b62-provigeo-s-r-l-pdf?ext=.pdf&amp;v=18832" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26783/cig-b1f774c29d-cudini-ing-massimo-pdf?ext=.pdf&amp;v=19017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27092/cig-b2c741baa1-aboutrust-srl-pdf?ext=.pdf&amp;v=19299" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27212/cig-b31c33f3cf-s-t-i-di-sbrizzi-tiziano-pdf?ext=.pdf&amp;v=19412" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27594/cig-b43f5f0d15-g-m-scavi-e-miniscavi-di-grudina-morris-pdf?ext=.pdf&amp;v=19782" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27841/cig-b402bb21c9-leone-ing-giorgio-pdf?ext=.pdf&amp;v=20017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26118/cig-b06065cd36-geothema-srl-pdf?ext=.pdf&amp;v=18385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26480/cig-b12df2bff3-bodi-ing-germana-pdf?ext=.pdf&amp;v=18718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26835/cig-b1f2417877-s-i-o-s-s-s-r-l-pdf?ext=.pdf&amp;v=19058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27346/cig-b3752d076e-studio-causero-spadetto-associati-pdf?ext=.pdf&amp;v=19553" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27728/cig-b51de7266f-gs-rilievi-srl-pdf?ext=.pdf&amp;v=19912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26119/cig-b036205b17-printer-srl-pdf?ext=.pdf&amp;v=18386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26476/cig-b0ea60f715-g-t-a-srl-pdf?ext=.pdf&amp;v=18714" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26749/cig-b1b68eac0c-gaiambiente-s-r-l-pdf?ext=.pdf&amp;v=18975" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26940/cig-b2902b6119-in-situ-srl-pdf?ext=.pdf&amp;v=19154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27000/cig-b2b0b55268-iwim-srl-pdf?ext=.pdf&amp;v=19211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27496/cig-b43fcde50b-als-italia-s-r-l-pdf?ext=.pdf&amp;v=19695" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27613/cig-b4c4f9eec4-novarin-ing-alberto-studio-novarin-sas-pdf?ext=.pdf&amp;v=19804" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27498/cig-b36397acfd-di-giorgio-denis-pdf?ext=.pdf&amp;v=19697" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27492/cig-b42bce79f1-roland-rechtsschutz-versicherungs-pdf?ext=.pdf&amp;v=19691" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27617/cig-b4e611f4a7-zurich-insurance-europe-pdf?ext=.pdf&amp;v=19808" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r25952/cig-z293d9060b-mg-group-s-r-l-pdf?ext=.pdf&amp;v=18210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26116/cig-b0347b5460-molinaro-geom-giuseppe-pdf?ext=.pdf&amp;v=18383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26383/cig-b095e842fb-motorcycle-store-sas-pdf?ext=.pdf&amp;v=18626" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26595/cig-b16a14a7a0-fly-service-trieste-srl-pdf?ext=.pdf&amp;v=18829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26895/cig-b2157de6e0-bortuzzo-andrea-pdf?ext=.pdf&amp;v=19101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27266/cig-b31e59f1cd-geoconsult-s-r-l-pdf?ext=.pdf&amp;v=19477" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27436/cig-b373122c53-romiti-dott-gianluca-pdf?ext=.pdf&amp;v=19634" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27595/cig-b49b4de695-caproni-geol-francesco-pdf?ext=.pdf&amp;v=19783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26265/cig-b062443a52-genesis-srl-pdf?ext=.pdf&amp;v=18524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26481/cig-b12e003237-mascherin-p-i-fabio-pdf?ext=.pdf&amp;v=18719" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r26780/cig-b1f17c4cdf-querciambiente-societa-cooperativa-sociale-pdf?ext=.pdf&amp;v=19014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27054/cig-b2b93028fa-studio-tecnico-romanin-ing-pierangelo-pdf?ext=.pdf&amp;v=19261" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27274/cig-b35f692686-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=19483" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27668/cig-b46315db49-bennati-srl-sb-pdf?ext=.pdf&amp;v=19850" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r27621/cig-b42c74deb0-chubb-european-group-se-pdf?ext=.pdf&amp;v=19812" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H147"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:H148"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="D129" sqref="D129"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="17" style="6" customWidth="1"/>
+    <col min="1" max="1" width="13.81640625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="10.6328125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="16.81640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="70.90625" style="10" customWidth="1"/>
+    <col min="5" max="5" width="15.26953125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="32.54296875" style="15" customWidth="1"/>
+    <col min="7" max="7" width="13.81640625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="16.6328125" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="40" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>572</v>
       </c>
       <c r="F1" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A2" s="2">
         <v>45299</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="16">
         <v>32270.13</v>
       </c>
       <c r="H2" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A3" s="2">
         <v>45300</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="16">
         <v>2400</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A4" s="2">
         <v>45301</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="16">
         <v>3050</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A5" s="2">
         <v>45301</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>25</v>
       </c>
       <c r="G5" s="16">
         <v>4350</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A6" s="2">
         <v>45306</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="16">
         <v>27396.41</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A7" s="2">
         <v>45316</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="16">
         <v>1806.15</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A8" s="2">
         <v>45320</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="16">
         <v>27000</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A9" s="2">
         <v>45322</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="16">
         <v>3000</v>
       </c>
       <c r="H9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A10" s="2">
         <v>45324</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="G10" s="16">
         <v>30500</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A11" s="2">
         <v>45324</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="16">
         <v>4127</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A12" s="2">
         <v>45335</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="16">
         <v>4000</v>
       </c>
       <c r="H12" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A13" s="2">
         <v>45335</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>60</v>
       </c>
       <c r="G13" s="16">
         <v>4680</v>
       </c>
       <c r="H13" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A14" s="2">
         <v>45336</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="F14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="16">
-        <v>18792.009999999998</v>
+        <v>400</v>
       </c>
       <c r="H14" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A15" s="2">
         <v>45336</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="G15" s="16">
-        <v>400</v>
+        <v>18792.009999999998</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A16" s="2">
         <v>45337</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>72</v>
       </c>
       <c r="G16" s="16">
         <v>3499</v>
       </c>
       <c r="H16" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A17" s="2">
         <v>45338</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="G17" s="16">
-        <v>8250</v>
+        <v>23320</v>
       </c>
       <c r="H17" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A18" s="2">
         <v>45338</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F18" s="13" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="G18" s="16">
-        <v>23320</v>
+        <v>8250</v>
       </c>
       <c r="H18" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A19" s="2">
         <v>45341</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>83</v>
       </c>
       <c r="G19" s="16">
         <v>11300</v>
       </c>
       <c r="H19" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A20" s="2">
         <v>45342</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>87</v>
       </c>
       <c r="G20" s="16">
         <v>4900</v>
       </c>
       <c r="H20" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="78" x14ac:dyDescent="0.35">
       <c r="A21" s="2">
         <v>45343</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>91</v>
       </c>
       <c r="G21" s="16">
         <v>11450</v>
       </c>
       <c r="H21" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A22" s="2">
         <v>45344</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>95</v>
       </c>
       <c r="G22" s="16">
         <v>60858.36</v>
       </c>
       <c r="H22" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A23" s="2">
         <v>45345</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>99</v>
       </c>
       <c r="G23" s="16">
-        <v>140000</v>
+        <v>370</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A24" s="2">
         <v>45345</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>103</v>
       </c>
       <c r="G24" s="16">
-        <v>370</v>
+        <v>140000</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A25" s="2">
         <v>45349</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>107</v>
       </c>
       <c r="G25" s="16">
         <v>2574</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A26" s="2">
         <v>45349</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>110</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>111</v>
       </c>
       <c r="G26" s="16">
         <v>5434</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A27" s="2">
         <v>45358</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>113</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>114</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>115</v>
       </c>
       <c r="G27" s="16">
         <v>7770</v>
       </c>
       <c r="H27" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A28" s="2">
         <v>45362</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>117</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>118</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>119</v>
       </c>
       <c r="G28" s="16">
         <v>476.58</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A29" s="2">
         <v>45365</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>121</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>122</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>123</v>
       </c>
       <c r="G29" s="16">
         <v>139900</v>
       </c>
       <c r="H29" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="165.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" ht="221" x14ac:dyDescent="0.35">
       <c r="A30" s="2">
         <v>45376</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>126</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>127</v>
       </c>
       <c r="G30" s="16">
         <v>30153.05</v>
       </c>
       <c r="H30" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A31" s="2">
         <v>45377</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>131</v>
       </c>
       <c r="G31" s="16">
         <v>2176</v>
       </c>
       <c r="H31" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A32" s="2">
         <v>45387</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>133</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>135</v>
       </c>
       <c r="G32" s="16">
         <v>20126.39</v>
       </c>
       <c r="H32" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="33" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A33" s="2">
         <v>45390</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>138</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="13" t="s">
-        <v>34</v>
+        <v>139</v>
       </c>
       <c r="G33" s="16">
         <v>7743.34</v>
       </c>
       <c r="H33" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="34" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A34" s="2">
         <v>45390</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F34" s="13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G34" s="16">
         <v>2800</v>
       </c>
       <c r="H34" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A35" s="2">
         <v>45392</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="F35" s="13" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="G35" s="16">
-        <v>821</v>
+        <v>10000</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A36" s="2">
         <v>45392</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="F36" s="13" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="G36" s="16">
-        <v>10000</v>
+        <v>821</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A37" s="2">
         <v>45393</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="F37" s="13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G37" s="16">
-        <v>4800</v>
+        <v>11520</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="38" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A38" s="2">
         <v>45393</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G38" s="16">
-        <v>75276.039999999994</v>
+        <v>3700</v>
       </c>
       <c r="H38" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A39" s="2">
         <v>45393</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="F39" s="13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G39" s="16">
-        <v>3700</v>
+        <v>4800</v>
       </c>
       <c r="H39" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="40" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A40" s="2">
         <v>45393</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G40" s="16">
-        <v>11520</v>
+        <v>75276.039999999994</v>
       </c>
       <c r="H40" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="41" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A41" s="2">
         <v>45394</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F41" s="13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G41" s="16">
         <v>3135.32</v>
       </c>
       <c r="H41" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A42" s="2">
         <v>45401</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G42" s="16">
         <v>1400</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A43" s="2">
         <v>45404</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G43" s="16">
         <v>4260</v>
       </c>
       <c r="H43" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" ht="78" x14ac:dyDescent="0.35">
       <c r="A44" s="2">
         <v>45414</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G44" s="16">
         <v>1950</v>
       </c>
       <c r="H44" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="45" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A45" s="2">
         <v>45415</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F45" s="13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G45" s="16">
         <v>10752.82</v>
       </c>
       <c r="H45" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A46" s="2">
         <v>45422</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F46" s="13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G46" s="16">
-        <v>1100</v>
+        <v>7190</v>
       </c>
       <c r="H46" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A47" s="2">
         <v>45422</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="F47" s="13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G47" s="16">
-        <v>7190</v>
+        <v>1100</v>
       </c>
       <c r="H47" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="48" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A48" s="2">
         <v>45426</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G48" s="16">
         <v>11930</v>
       </c>
       <c r="H48" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A49" s="2">
         <v>45426</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G49" s="16">
         <v>4900</v>
       </c>
       <c r="H49" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A50" s="2">
         <v>45428</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G50" s="16">
         <v>57000</v>
       </c>
       <c r="H50" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A51" s="2">
         <v>45432</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G51" s="16">
         <v>4900</v>
       </c>
       <c r="H51" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="52" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A52" s="2">
         <v>45432</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G52" s="16">
         <v>20000</v>
       </c>
       <c r="H52" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="53" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A53" s="2">
         <v>45434</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F53" s="13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G53" s="16">
         <v>1300</v>
       </c>
       <c r="H53" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="54" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A54" s="2">
         <v>45441</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="13" t="s">
-        <v>221</v>
+        <v>60</v>
       </c>
       <c r="G54" s="16">
-        <v>54100</v>
+        <v>7420</v>
       </c>
       <c r="H54" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="55" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A55" s="2">
         <v>45441</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>224</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>225</v>
       </c>
       <c r="G55" s="16">
-        <v>5500</v>
+        <v>54100</v>
       </c>
       <c r="H55" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="56" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A56" s="2">
         <v>45441</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>226</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>227</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>228</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="F56" s="13" t="s">
-        <v>205</v>
+        <v>229</v>
       </c>
       <c r="G56" s="16">
-        <v>94020</v>
+        <v>5500</v>
       </c>
       <c r="H56" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="57" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A57" s="2">
         <v>45441</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="13" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="G57" s="16">
-        <v>7420</v>
+        <v>94020</v>
       </c>
       <c r="H57" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="58" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A58" s="2">
         <v>45443</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>83</v>
       </c>
       <c r="G58" s="16">
         <v>7000</v>
       </c>
       <c r="H58" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A59" s="2">
         <v>45446</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
       <c r="F59" s="13" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="G59" s="16">
-        <v>23904</v>
+        <v>50845.49</v>
       </c>
       <c r="H59" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="60" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A60" s="2">
         <v>45446</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F60" s="13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G60" s="16">
         <v>6092.35</v>
       </c>
       <c r="H60" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="61" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A61" s="2">
         <v>45446</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>245</v>
+        <v>16</v>
       </c>
       <c r="F61" s="13" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G61" s="16">
-        <v>50845.49</v>
+        <v>23904</v>
       </c>
       <c r="H61" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="62" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A62" s="2">
         <v>45448</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F62" s="13" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G62" s="16">
         <v>569.67999999999995</v>
       </c>
       <c r="H62" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="63" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A63" s="2">
         <v>45448</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F63" s="13" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G63" s="16">
         <v>16018.88</v>
       </c>
       <c r="H63" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="64" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A64" s="2">
         <v>45449</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F64" s="13" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G64" s="16">
         <v>2700</v>
       </c>
       <c r="H64" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A65" s="2">
         <v>45449</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F65" s="13" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G65" s="16">
         <v>4292.8100000000004</v>
       </c>
       <c r="H65" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="66" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A66" s="2">
         <v>45455</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F66" s="13" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G66" s="16">
         <v>7600</v>
       </c>
       <c r="H66" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="67" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A67" s="2">
         <v>45457</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F67" s="13" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G67" s="16">
         <v>5000</v>
       </c>
       <c r="H67" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="68" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A68" s="2">
         <v>45468</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F68" s="13" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G68" s="16">
         <v>35288.46</v>
       </c>
       <c r="H68" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A69" s="2">
         <v>45470</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="13" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="G69" s="16">
         <v>1900</v>
       </c>
       <c r="H69" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="70" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A70" s="2">
         <v>45482</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F70" s="13" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G70" s="16">
         <v>6550</v>
       </c>
       <c r="H70" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A71" s="2">
         <v>45497</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F71" s="13" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G71" s="16">
         <v>19500</v>
       </c>
       <c r="H71" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="72" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A72" s="2">
         <v>45503</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F72" s="13" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G72" s="16">
         <v>23316</v>
       </c>
       <c r="H72" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="73" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A73" s="2">
         <v>45503</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>111</v>
       </c>
       <c r="G73" s="16">
         <v>4720</v>
       </c>
       <c r="H73" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="74" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A74" s="2">
         <v>45503</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F74" s="13" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G74" s="16">
         <v>4212</v>
       </c>
       <c r="H74" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="75" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A75" s="2">
         <v>45505</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F75" s="13" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G75" s="16">
         <v>6060</v>
       </c>
       <c r="H75" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="76" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A76" s="2">
         <v>45506</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F76" s="13" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G76" s="16">
         <v>7613.02</v>
       </c>
       <c r="H76" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="77" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A77" s="2">
         <v>45509</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="F77" s="13" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G77" s="16">
-        <v>3860.28</v>
+        <v>2400</v>
       </c>
       <c r="H77" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="78" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A78" s="2">
         <v>45509</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="F78" s="13" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G78" s="16">
-        <v>2400</v>
+        <v>3860.28</v>
       </c>
       <c r="H78" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="79" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A79" s="2">
         <v>45509</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F79" s="13" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G79" s="16">
         <v>7164</v>
       </c>
       <c r="H79" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="80" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A80" s="2">
         <v>45513</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F80" s="13" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="G80" s="16">
         <v>18218.349999999999</v>
       </c>
       <c r="H80" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="81" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A81" s="2">
         <v>45524</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F81" s="13" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G81" s="16">
         <v>8850</v>
       </c>
       <c r="H81" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="82" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A82" s="2">
         <v>45526</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F82" s="13" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G82" s="16">
         <v>20521.599999999999</v>
       </c>
       <c r="H82" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="83" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A83" s="2">
         <v>45530</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F83" s="13" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G83" s="16">
         <v>14980</v>
       </c>
       <c r="H83" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="84" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A84" s="2">
         <v>45537</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F84" s="13" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G84" s="16">
         <v>38000</v>
       </c>
       <c r="H84" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="85" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A85" s="2">
         <v>45541</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F85" s="13" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G85" s="16">
         <v>480</v>
       </c>
       <c r="H85" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="86" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A86" s="2">
         <v>45541</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F86" s="13" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="G86" s="16">
         <v>6590</v>
       </c>
       <c r="H86" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="87" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A87" s="2">
         <v>45547</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F87" s="13" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="G87" s="16">
         <v>4365.22</v>
       </c>
       <c r="H87" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="88" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8" ht="65" x14ac:dyDescent="0.35">
       <c r="A88" s="2">
         <v>45555</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F88" s="13" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="G88" s="16">
         <v>49499.78</v>
       </c>
       <c r="H88" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="89" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A89" s="2">
         <v>45555</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F89" s="13" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G89" s="16">
         <v>3670</v>
       </c>
       <c r="H89" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="90" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A90" s="2">
         <v>45555</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F90" s="13" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="G90" s="16">
         <v>34435</v>
       </c>
       <c r="H90" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="91" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A91" s="2">
         <v>45559</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F91" s="13" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G91" s="16">
         <v>3500</v>
       </c>
       <c r="H91" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="92" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A92" s="2">
         <v>45562</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="F92" s="13" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G92" s="16">
-        <v>17484.060000000001</v>
+        <v>4642</v>
       </c>
       <c r="H92" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="93" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A93" s="2">
         <v>45562</v>
       </c>
       <c r="B93" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F93" s="13" t="s">
         <v>370</v>
-      </c>
-[...10 lines deleted...]
-        <v>373</v>
       </c>
       <c r="G93" s="16">
         <v>1677</v>
       </c>
       <c r="H93" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="94" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A94" s="2">
         <v>45562</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>374</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>375</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>376</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="F94" s="13" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="G94" s="16">
-        <v>4642</v>
+        <v>17484.060000000001</v>
       </c>
       <c r="H94" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="95" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A95" s="2">
         <v>45568</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F95" s="13" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="G95" s="16">
         <v>4922.6499999999996</v>
       </c>
       <c r="H95" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="96" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A96" s="2">
         <v>45568</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D96" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F96" s="13" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G96" s="16">
         <v>4600</v>
       </c>
       <c r="H96" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="97" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A97" s="2">
         <v>45572</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F97" s="13" t="s">
         <v>60</v>
       </c>
       <c r="G97" s="16">
         <v>27480</v>
       </c>
       <c r="H97" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="98" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A98" s="2">
         <v>45572</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="D98" s="8" t="s">
         <v>390</v>
+      </c>
+      <c r="D98" s="20" t="s">
+        <v>573</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F98" s="13" t="s">
         <v>391</v>
       </c>
       <c r="G98" s="16">
         <v>2400</v>
       </c>
       <c r="H98" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="99" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A99" s="2">
         <v>45574</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>392</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>393</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>394</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>395</v>
       </c>
       <c r="G99" s="16">
         <v>4365.22</v>
       </c>
       <c r="H99" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="100" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A100" s="2">
         <v>45574</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>396</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>397</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>398</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="13" t="s">
         <v>399</v>
       </c>
       <c r="G100" s="16">
-        <v>13404.31</v>
+        <v>9479.0400000000009</v>
       </c>
       <c r="H100" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="101" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A101" s="2">
         <v>45574</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>400</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>401</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>402</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="13" t="s">
         <v>399</v>
       </c>
       <c r="G101" s="16">
-        <v>9479.0400000000009</v>
+        <v>13404.31</v>
       </c>
       <c r="H101" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="102" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A102" s="2">
         <v>45576</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>404</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>405</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F102" s="13" t="s">
         <v>406</v>
       </c>
       <c r="G102" s="16">
         <v>3800</v>
       </c>
       <c r="H102" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="103" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A103" s="2">
         <v>45579</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>407</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>408</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>409</v>
       </c>
       <c r="E103" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F103" s="13" t="s">
         <v>60</v>
       </c>
       <c r="G103" s="16">
         <v>1500</v>
       </c>
       <c r="H103" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="104" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A104" s="2">
         <v>45581</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>410</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>411</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>412</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F104" s="13" t="s">
         <v>413</v>
       </c>
       <c r="G104" s="16">
         <v>20468.48</v>
       </c>
       <c r="H104" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="105" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A105" s="2">
         <v>45582</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>414</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>415</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>416</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F105" s="13" t="s">
         <v>417</v>
       </c>
       <c r="G105" s="16">
         <v>13500</v>
       </c>
       <c r="H105" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="106" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A106" s="2">
         <v>45586</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>418</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>419</v>
       </c>
       <c r="D106" s="8" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F106" s="13" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="G106" s="16">
         <v>10000</v>
       </c>
       <c r="H106" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="107" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A107" s="2">
         <v>45586</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>420</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>421</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>422</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F107" s="13" t="s">
         <v>423</v>
       </c>
       <c r="G107" s="16">
         <v>21305.040000000001</v>
       </c>
       <c r="H107" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="108" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A108" s="2">
         <v>45587</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>424</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>425</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>426</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F108" s="13" t="s">
         <v>427</v>
       </c>
       <c r="G108" s="16">
         <v>15358.72</v>
       </c>
       <c r="H108" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="109" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A109" s="2">
         <v>45588</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>428</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>429</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>430</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F109" s="13" t="s">
         <v>431</v>
       </c>
       <c r="G109" s="16">
         <v>728</v>
       </c>
       <c r="H109" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="110" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A110" s="2">
         <v>45588</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>432</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>433</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>434</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F110" s="13" t="s">
         <v>435</v>
       </c>
       <c r="G110" s="16">
         <v>1500</v>
       </c>
       <c r="H110" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="111" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A111" s="2">
         <v>45590</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>436</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>437</v>
       </c>
       <c r="D111" s="8" t="s">
         <v>438</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F111" s="13" t="s">
         <v>439</v>
       </c>
       <c r="G111" s="16">
         <v>7600</v>
       </c>
       <c r="H111" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="112" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A112" s="2">
         <v>45594</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>440</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>441</v>
       </c>
       <c r="D112" s="8" t="s">
         <v>442</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F112" s="13" t="s">
         <v>443</v>
       </c>
       <c r="G112" s="16">
         <v>4500</v>
       </c>
       <c r="H112" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="113" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A113" s="2">
         <v>45596</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>444</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>445</v>
       </c>
       <c r="D113" s="8" t="s">
         <v>446</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F113" s="13" t="s">
         <v>447</v>
       </c>
       <c r="G113" s="16">
         <v>2400</v>
       </c>
       <c r="H113" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="114" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A114" s="2">
         <v>45600</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>448</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>449</v>
       </c>
       <c r="D114" s="8" t="s">
         <v>450</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F114" s="13" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G114" s="16">
         <v>8870</v>
       </c>
       <c r="H114" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="115" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8" ht="78" x14ac:dyDescent="0.35">
       <c r="A115" s="2">
         <v>45601</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>451</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>452</v>
       </c>
       <c r="D115" s="8" t="s">
         <v>453</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F115" s="13" t="s">
         <v>454</v>
       </c>
       <c r="G115" s="16">
-        <v>20007</v>
+        <v>5307.07</v>
       </c>
       <c r="H115" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="116" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8" ht="78" x14ac:dyDescent="0.35">
       <c r="A116" s="2">
         <v>45601</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>451</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>455</v>
       </c>
       <c r="D116" s="8" t="s">
         <v>456</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F116" s="13" t="s">
         <v>454</v>
       </c>
       <c r="G116" s="16">
-        <v>5307.07</v>
+        <v>20007</v>
       </c>
       <c r="H116" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="117" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A117" s="2">
         <v>45602</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>457</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>458</v>
       </c>
       <c r="D117" s="8" t="s">
         <v>459</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F117" s="13" t="s">
         <v>460</v>
       </c>
       <c r="G117" s="16">
         <v>5000</v>
       </c>
       <c r="H117" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="118" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A118" s="2">
         <v>45603</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>461</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>462</v>
       </c>
       <c r="D118" s="8" t="s">
         <v>463</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F118" s="13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G118" s="16">
         <v>11291.39</v>
       </c>
       <c r="H118" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="119" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A119" s="2">
         <v>45607</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>464</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>465</v>
       </c>
       <c r="D119" s="8" t="s">
         <v>466</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F119" s="13" t="s">
         <v>467</v>
       </c>
       <c r="G119" s="16">
         <v>7600</v>
       </c>
       <c r="H119" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="120" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A120" s="2">
         <v>45611</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>468</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>469</v>
       </c>
       <c r="D120" s="8" t="s">
         <v>470</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F120" s="13" t="s">
         <v>471</v>
       </c>
       <c r="G120" s="16">
-        <v>5292.82</v>
+        <v>33000</v>
       </c>
       <c r="H120" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="121" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A121" s="2">
         <v>45611</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>472</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>473</v>
       </c>
       <c r="D121" s="8" t="s">
         <v>474</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F121" s="13" t="s">
         <v>475</v>
       </c>
       <c r="G121" s="16">
-        <v>64017.919999999998</v>
+        <v>5292.82</v>
       </c>
       <c r="H121" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="122" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:8" ht="91" x14ac:dyDescent="0.35">
       <c r="A122" s="2">
         <v>45611</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>476</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>477</v>
       </c>
       <c r="D122" s="8" t="s">
         <v>478</v>
       </c>
       <c r="E122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F122" s="13" t="s">
         <v>479</v>
       </c>
       <c r="G122" s="16">
-        <v>33000</v>
+        <v>64017.919999999998</v>
       </c>
       <c r="H122" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="123" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A123" s="2">
         <v>45616</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>480</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>481</v>
       </c>
       <c r="D123" s="8" t="s">
         <v>482</v>
       </c>
       <c r="E123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F123" s="13" t="s">
         <v>483</v>
       </c>
       <c r="G123" s="16">
         <v>10562.25</v>
       </c>
       <c r="H123" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="124" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A124" s="2">
         <v>45617</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>484</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>485</v>
       </c>
       <c r="D124" s="8" t="s">
         <v>486</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F124" s="13" t="s">
         <v>487</v>
       </c>
       <c r="G124" s="16">
         <v>2565.06</v>
       </c>
       <c r="H124" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="125" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A125" s="2">
         <v>45618</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>488</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>489</v>
       </c>
       <c r="D125" s="8" t="s">
         <v>490</v>
       </c>
       <c r="E125" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F125" s="13" t="s">
         <v>491</v>
       </c>
       <c r="G125" s="16">
         <v>1150</v>
       </c>
       <c r="H125" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="126" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A126" s="2">
         <v>45622</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>492</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>493</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>494</v>
       </c>
       <c r="E126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F126" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G126" s="16">
         <v>2150</v>
       </c>
       <c r="H126" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="127" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A127" s="2">
         <v>45622</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>495</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>496</v>
       </c>
       <c r="D127" s="8" t="s">
         <v>497</v>
       </c>
       <c r="E127" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F127" s="13" t="s">
         <v>498</v>
       </c>
       <c r="G127" s="16">
         <v>21400</v>
       </c>
       <c r="H127" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="128" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A128" s="2">
         <v>45625</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>499</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>500</v>
       </c>
       <c r="D128" s="8" t="s">
         <v>501</v>
       </c>
       <c r="E128" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F128" s="13" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G128" s="16">
         <v>5400</v>
       </c>
       <c r="H128" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="129" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A129" s="2">
         <v>45628</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>502</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="D129" s="8" t="s">
+      <c r="D129" s="20" t="s">
+        <v>577</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F129" s="13" t="s">
         <v>504</v>
-      </c>
-[...4 lines deleted...]
-        <v>505</v>
       </c>
       <c r="G129" s="16">
         <v>9500</v>
       </c>
       <c r="H129" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="130" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A130" s="2">
         <v>45630</v>
       </c>
       <c r="B130" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="C130" s="3" t="s">
         <v>506</v>
       </c>
-      <c r="C130" s="3" t="s">
+      <c r="D130" s="8" t="s">
         <v>507</v>
       </c>
-      <c r="D130" s="8" t="s">
+      <c r="E130" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F130" s="13" t="s">
         <v>508</v>
       </c>
-      <c r="E130" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G130" s="16">
-        <v>16000</v>
+        <v>37000</v>
       </c>
       <c r="H130" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="131" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A131" s="2">
         <v>45630</v>
       </c>
       <c r="B131" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="C131" s="3" t="s">
         <v>510</v>
       </c>
-      <c r="C131" s="3" t="s">
+      <c r="D131" s="8" t="s">
         <v>511</v>
       </c>
-      <c r="D131" s="8" t="s">
+      <c r="E131" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F131" s="13" t="s">
         <v>512</v>
       </c>
-      <c r="E131" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G131" s="16">
-        <v>37000</v>
+        <v>16000</v>
       </c>
       <c r="H131" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="132" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A132" s="2">
         <v>45636</v>
       </c>
       <c r="B132" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="C132" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="C132" s="3" t="s">
+      <c r="D132" s="20" t="s">
+        <v>574</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F132" s="13" t="s">
         <v>515</v>
-      </c>
-[...7 lines deleted...]
-        <v>517</v>
       </c>
       <c r="G132" s="16">
         <v>3000</v>
       </c>
       <c r="H132" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="133" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:8" ht="78" x14ac:dyDescent="0.35">
       <c r="A133" s="2">
         <v>45636</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>517</v>
+      </c>
+      <c r="D133" s="20" t="s">
+        <v>575</v>
       </c>
       <c r="E133" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F133" s="13" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="G133" s="16">
         <v>8080</v>
       </c>
       <c r="H133" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="134" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A134" s="2">
         <v>45636</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="D134" s="8" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F134" s="13" t="s">
         <v>439</v>
       </c>
       <c r="G134" s="16">
         <v>1819.03</v>
       </c>
       <c r="H134" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="135" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A135" s="2">
         <v>45637</v>
       </c>
       <c r="B135" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="D135" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="F135" s="13" t="s">
         <v>525</v>
-      </c>
-[...10 lines deleted...]
-        <v>528</v>
       </c>
       <c r="G135" s="16">
         <v>88000</v>
       </c>
       <c r="H135" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="136" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A136" s="2">
         <v>45643</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D136" s="8" t="s">
-        <v>531</v>
+        <v>373</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="F136" s="13" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="G136" s="16">
-        <v>3090</v>
+        <v>2880.5</v>
       </c>
       <c r="H136" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="137" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A137" s="2">
         <v>45643</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="D137" s="8" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E137" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F137" s="13" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="G137" s="16">
         <v>3266</v>
       </c>
       <c r="H137" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="138" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A138" s="2">
         <v>45643</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="D138" s="8" t="s">
-        <v>372</v>
+        <v>534</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="F138" s="13" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="G138" s="16">
-        <v>2880.5</v>
+        <v>3090</v>
       </c>
       <c r="H138" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="139" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:8" ht="52" x14ac:dyDescent="0.35">
       <c r="A139" s="2">
         <v>45643</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="D139" s="8" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="E139" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F139" s="13" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="G139" s="16">
         <v>4737.1099999999997</v>
       </c>
       <c r="H139" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="140" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A140" s="2">
         <v>45644</v>
       </c>
       <c r="B140" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="D140" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F140" s="13" t="s">
         <v>543</v>
       </c>
-      <c r="C140" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G140" s="16">
-        <v>7662.63</v>
+        <v>8165.4</v>
       </c>
       <c r="H140" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="141" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:8" ht="39" x14ac:dyDescent="0.35">
       <c r="A141" s="2">
         <v>45644</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>545</v>
+      </c>
+      <c r="D141" s="20" t="s">
+        <v>576</v>
       </c>
       <c r="E141" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F141" s="13" t="s">
-        <v>483</v>
+        <v>546</v>
       </c>
       <c r="G141" s="16">
-        <v>42000</v>
+        <v>7662.63</v>
       </c>
       <c r="H141" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="142" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A142" s="2">
         <v>45644</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="D142" s="8" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F142" s="13" t="s">
-        <v>553</v>
+        <v>483</v>
       </c>
       <c r="G142" s="16">
-        <v>8165.4</v>
+        <v>42664.5</v>
       </c>
       <c r="H142" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="143" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A143" s="2">
         <v>45644</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="D143" s="8" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="E143" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F143" s="13" t="s">
         <v>483</v>
       </c>
       <c r="G143" s="16">
-        <v>42664.5</v>
+        <v>42000</v>
       </c>
       <c r="H143" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="144" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A144" s="2">
         <v>45645</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="D144" s="8" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="F144" s="13" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="G144" s="16">
-        <v>11039.18</v>
+        <v>16386</v>
       </c>
       <c r="H144" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="145" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A145" s="2">
         <v>45645</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="D145" s="8" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="F145" s="13" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="G145" s="16">
-        <v>16386</v>
+        <v>11039.18</v>
       </c>
       <c r="H145" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="146" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="A146" s="2">
         <v>45645</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="D146" s="8" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E146" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F146" s="13" t="s">
         <v>60</v>
       </c>
       <c r="G146" s="16">
         <v>10687.5</v>
       </c>
       <c r="H146" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="147" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A147" s="4">
+    <row r="147" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A147" s="2">
+        <v>45646</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="D147" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F147" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="G147" s="16">
+        <v>57000</v>
+      </c>
+      <c r="H147" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A148" s="4">
         <v>45649</v>
       </c>
-      <c r="B147" s="5" t="s">
+      <c r="B148" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="C147" s="5" t="s">
+      <c r="C148" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="D147" s="9" t="s">
+      <c r="D148" s="9" t="s">
         <v>570</v>
       </c>
-      <c r="E147" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F147" s="14" t="s">
+      <c r="E148" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F148" s="14" t="s">
         <v>571</v>
       </c>
-      <c r="G147" s="18">
+      <c r="G148" s="18">
         <v>69682.5</v>
       </c>
-      <c r="H147" s="19" t="s">
+      <c r="H148" s="19" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="H2" r:id="rId1"/>
-[...144 lines deleted...]
-    <hyperlink ref="H147" r:id="rId146"/>
+    <hyperlink ref="H2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="H3" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="H4" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="H5" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="H6" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="H7" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="H8" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="H9" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="H10" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="H11" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="H12" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="H13" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="H14" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="H15" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="H16" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="H17" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="H18" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="H19" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="H20" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="H21" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="H22" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="H23" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="H24" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="H25" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="H26" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="H27" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="H28" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="H29" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="H30" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="H31" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="H32" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="H33" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="H34" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="H35" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="H36" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="H37" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="H38" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="H39" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="H40" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="H41" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="H42" r:id="rId41" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="H43" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="H44" r:id="rId43" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="H45" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="H46" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="H47" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="H48" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="H49" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="H50" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="H51" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="H52" r:id="rId51" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="H53" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="H54" r:id="rId53" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="H55" r:id="rId54" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="H56" r:id="rId55" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
+    <hyperlink ref="H57" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
+    <hyperlink ref="H58" r:id="rId57" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
+    <hyperlink ref="H59" r:id="rId58" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
+    <hyperlink ref="H60" r:id="rId59" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="H61" r:id="rId60" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
+    <hyperlink ref="H62" r:id="rId61" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
+    <hyperlink ref="H63" r:id="rId62" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="H64" r:id="rId63" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
+    <hyperlink ref="H65" r:id="rId64" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
+    <hyperlink ref="H66" r:id="rId65" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
+    <hyperlink ref="H67" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="H68" r:id="rId67" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="H69" r:id="rId68" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="H70" r:id="rId69" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="H71" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
+    <hyperlink ref="H72" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="H73" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
+    <hyperlink ref="H74" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="H75" r:id="rId74" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
+    <hyperlink ref="H76" r:id="rId75" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
+    <hyperlink ref="H77" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
+    <hyperlink ref="H78" r:id="rId77" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
+    <hyperlink ref="H79" r:id="rId78" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
+    <hyperlink ref="H80" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
+    <hyperlink ref="H81" r:id="rId80" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
+    <hyperlink ref="H82" r:id="rId81" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="H83" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
+    <hyperlink ref="H84" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
+    <hyperlink ref="H85" r:id="rId84" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
+    <hyperlink ref="H86" r:id="rId85" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
+    <hyperlink ref="H87" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
+    <hyperlink ref="H88" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="H89" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
+    <hyperlink ref="H90" r:id="rId89" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
+    <hyperlink ref="H91" r:id="rId90" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
+    <hyperlink ref="H92" r:id="rId91" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
+    <hyperlink ref="H93" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
+    <hyperlink ref="H94" r:id="rId93" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
+    <hyperlink ref="H95" r:id="rId94" xr:uid="{00000000-0004-0000-0000-00005D000000}"/>
+    <hyperlink ref="H96" r:id="rId95" xr:uid="{00000000-0004-0000-0000-00005E000000}"/>
+    <hyperlink ref="H97" r:id="rId96" xr:uid="{00000000-0004-0000-0000-00005F000000}"/>
+    <hyperlink ref="H98" r:id="rId97" xr:uid="{00000000-0004-0000-0000-000060000000}"/>
+    <hyperlink ref="H99" r:id="rId98" xr:uid="{00000000-0004-0000-0000-000061000000}"/>
+    <hyperlink ref="H100" r:id="rId99" xr:uid="{00000000-0004-0000-0000-000062000000}"/>
+    <hyperlink ref="H101" r:id="rId100" xr:uid="{00000000-0004-0000-0000-000063000000}"/>
+    <hyperlink ref="H102" r:id="rId101" xr:uid="{00000000-0004-0000-0000-000064000000}"/>
+    <hyperlink ref="H103" r:id="rId102" xr:uid="{00000000-0004-0000-0000-000065000000}"/>
+    <hyperlink ref="H104" r:id="rId103" xr:uid="{00000000-0004-0000-0000-000066000000}"/>
+    <hyperlink ref="H105" r:id="rId104" xr:uid="{00000000-0004-0000-0000-000067000000}"/>
+    <hyperlink ref="H106" r:id="rId105" xr:uid="{00000000-0004-0000-0000-000068000000}"/>
+    <hyperlink ref="H107" r:id="rId106" xr:uid="{00000000-0004-0000-0000-000069000000}"/>
+    <hyperlink ref="H108" r:id="rId107" xr:uid="{00000000-0004-0000-0000-00006A000000}"/>
+    <hyperlink ref="H109" r:id="rId108" xr:uid="{00000000-0004-0000-0000-00006B000000}"/>
+    <hyperlink ref="H110" r:id="rId109" xr:uid="{00000000-0004-0000-0000-00006C000000}"/>
+    <hyperlink ref="H111" r:id="rId110" xr:uid="{00000000-0004-0000-0000-00006D000000}"/>
+    <hyperlink ref="H112" r:id="rId111" xr:uid="{00000000-0004-0000-0000-00006E000000}"/>
+    <hyperlink ref="H113" r:id="rId112" xr:uid="{00000000-0004-0000-0000-00006F000000}"/>
+    <hyperlink ref="H114" r:id="rId113" xr:uid="{00000000-0004-0000-0000-000070000000}"/>
+    <hyperlink ref="H115" r:id="rId114" xr:uid="{00000000-0004-0000-0000-000071000000}"/>
+    <hyperlink ref="H116" r:id="rId115" xr:uid="{00000000-0004-0000-0000-000072000000}"/>
+    <hyperlink ref="H117" r:id="rId116" xr:uid="{00000000-0004-0000-0000-000073000000}"/>
+    <hyperlink ref="H118" r:id="rId117" xr:uid="{00000000-0004-0000-0000-000074000000}"/>
+    <hyperlink ref="H119" r:id="rId118" xr:uid="{00000000-0004-0000-0000-000075000000}"/>
+    <hyperlink ref="H120" r:id="rId119" xr:uid="{00000000-0004-0000-0000-000076000000}"/>
+    <hyperlink ref="H121" r:id="rId120" xr:uid="{00000000-0004-0000-0000-000077000000}"/>
+    <hyperlink ref="H122" r:id="rId121" xr:uid="{00000000-0004-0000-0000-000078000000}"/>
+    <hyperlink ref="H123" r:id="rId122" xr:uid="{00000000-0004-0000-0000-000079000000}"/>
+    <hyperlink ref="H124" r:id="rId123" xr:uid="{00000000-0004-0000-0000-00007A000000}"/>
+    <hyperlink ref="H125" r:id="rId124" xr:uid="{00000000-0004-0000-0000-00007B000000}"/>
+    <hyperlink ref="H126" r:id="rId125" xr:uid="{00000000-0004-0000-0000-00007C000000}"/>
+    <hyperlink ref="H127" r:id="rId126" xr:uid="{00000000-0004-0000-0000-00007D000000}"/>
+    <hyperlink ref="H128" r:id="rId127" xr:uid="{00000000-0004-0000-0000-00007E000000}"/>
+    <hyperlink ref="H129" r:id="rId128" xr:uid="{00000000-0004-0000-0000-00007F000000}"/>
+    <hyperlink ref="H130" r:id="rId129" xr:uid="{00000000-0004-0000-0000-000080000000}"/>
+    <hyperlink ref="H131" r:id="rId130" xr:uid="{00000000-0004-0000-0000-000081000000}"/>
+    <hyperlink ref="H132" r:id="rId131" xr:uid="{00000000-0004-0000-0000-000082000000}"/>
+    <hyperlink ref="H133" r:id="rId132" xr:uid="{00000000-0004-0000-0000-000083000000}"/>
+    <hyperlink ref="H134" r:id="rId133" xr:uid="{00000000-0004-0000-0000-000084000000}"/>
+    <hyperlink ref="H135" r:id="rId134" xr:uid="{00000000-0004-0000-0000-000085000000}"/>
+    <hyperlink ref="H136" r:id="rId135" xr:uid="{00000000-0004-0000-0000-000086000000}"/>
+    <hyperlink ref="H137" r:id="rId136" xr:uid="{00000000-0004-0000-0000-000087000000}"/>
+    <hyperlink ref="H138" r:id="rId137" xr:uid="{00000000-0004-0000-0000-000088000000}"/>
+    <hyperlink ref="H139" r:id="rId138" xr:uid="{00000000-0004-0000-0000-000089000000}"/>
+    <hyperlink ref="H140" r:id="rId139" xr:uid="{00000000-0004-0000-0000-00008A000000}"/>
+    <hyperlink ref="H141" r:id="rId140" xr:uid="{00000000-0004-0000-0000-00008B000000}"/>
+    <hyperlink ref="H142" r:id="rId141" xr:uid="{00000000-0004-0000-0000-00008C000000}"/>
+    <hyperlink ref="H143" r:id="rId142" xr:uid="{00000000-0004-0000-0000-00008D000000}"/>
+    <hyperlink ref="H144" r:id="rId143" xr:uid="{00000000-0004-0000-0000-00008E000000}"/>
+    <hyperlink ref="H145" r:id="rId144" xr:uid="{00000000-0004-0000-0000-00008F000000}"/>
+    <hyperlink ref="H146" r:id="rId145" xr:uid="{00000000-0004-0000-0000-000090000000}"/>
+    <hyperlink ref="H147" r:id="rId146" xr:uid="{00000000-0004-0000-0000-000091000000}"/>
+    <hyperlink ref="H148" r:id="rId147" xr:uid="{00000000-0004-0000-0000-000092000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId147"/>
   <tableParts count="1">
     <tablePart r:id="rId148"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QyAffidamentiTrasparenza_2024</vt:lpstr>
     </vt:vector>