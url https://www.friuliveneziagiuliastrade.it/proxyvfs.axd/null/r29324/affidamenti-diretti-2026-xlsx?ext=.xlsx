--- v2 (2026-08-23)
+++ v3 (2026-10-10)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marilena.sattolo\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{581F1ED6-0579-4DDF-9C13-647629F9B947}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66C0AD8E-4FFE-430D-9A43-A74B4CCF2C94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="QyAffidamentiTrasparenza" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="590" uniqueCount="386">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="710" uniqueCount="463">
   <si>
     <t>DATA_AFF</t>
   </si>
   <si>
     <t>PROT_AFF</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>AFFIDATARIO</t>
   </si>
   <si>
     <t>IMPORTO</t>
   </si>
   <si>
     <t>PROVVEDIMENTO</t>
   </si>
   <si>
     <t>0000021</t>
   </si>
   <si>
@@ -181,440 +181,440 @@
   <si>
     <t>0000789</t>
   </si>
   <si>
     <t>BA1D85E3D5</t>
   </si>
   <si>
     <t>im.000.xx - Lavori di carpenteria metallica su varie sedi</t>
   </si>
   <si>
     <t>EMILI LORENZO</t>
   </si>
   <si>
     <t>0000801</t>
   </si>
   <si>
     <t>BA2FEB5970</t>
   </si>
   <si>
     <t>consulenza specialistica post-implementazione ERP TeamSystem Alyante – Supporto semestrale per avvio operativo e gestione del change management</t>
   </si>
   <si>
     <t>MAESTRALE CONSULTING SRL</t>
   </si>
   <si>
+    <t>0000856</t>
+  </si>
+  <si>
+    <t>BA1EC2886C</t>
+  </si>
+  <si>
+    <t>im.000.xx - Servizio di conduzione manutenzione ordinaria e straordinaria degli impianti termici annualità 2026-2029</t>
+  </si>
+  <si>
+    <t>CLIMA COMFORT DI OTTOGALLI ENRICO</t>
+  </si>
+  <si>
     <t>0000858</t>
   </si>
   <si>
     <t>BA25539C86</t>
   </si>
   <si>
     <t>im.000.xx - Interventi di manutenzione ordinaria preventiva degli impianti elettrici installati presso le sedi aziendali.</t>
   </si>
   <si>
     <t>COPETTI TECNOELETTRICA SRL</t>
   </si>
   <si>
-    <t>0000856</t>
-[...10 lines deleted...]
-  <si>
     <t>0000436</t>
   </si>
   <si>
     <t>BA71AC59EF</t>
   </si>
   <si>
     <t>Fornitura di conglomerato bituminoso in sacchi</t>
   </si>
   <si>
     <t>SPIGA S.R.L.</t>
   </si>
   <si>
+    <t>0000443</t>
+  </si>
+  <si>
+    <t>BA834EB007</t>
+  </si>
+  <si>
+    <t>Realizzazione di pavimentazioni fonoassorbenti sulla rete di competenza di Friuli Venezia Giulia Strade S.p.A. in attuazione dei piani di azione elaborati ai sensi del D. Lgs. 194/2005 – Secondo intervento. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>LABORATORIO R'BK SRL</t>
+  </si>
+  <si>
     <t>0001177</t>
   </si>
   <si>
     <t>BA7E6631AE</t>
   </si>
   <si>
     <t>Contratto aperto della durata triennale per la fornitura di libri, testi tecnici e manuali</t>
   </si>
   <si>
     <t>NERO SU BIANCO SAS DI MICOLI S. &amp; C.</t>
   </si>
   <si>
-    <t>0000443</t>
-[...13 lines deleted...]
-  <si>
     <t>0000459</t>
   </si>
   <si>
     <t>BA74895830</t>
   </si>
   <si>
     <t>DA 50-2025 - SS. n. 52 – DA Decreto n. 58962/GRFVG del 07.11.2025 - Lavori di messa in sicurezza del tratto di viabilità della SS n.52 che congiunge il Comune di Socchieve con il Comune di Forni di Sopra</t>
   </si>
   <si>
     <t>STUDIO TECNICO ING. FEDERICO MONUTTI</t>
   </si>
   <si>
+    <t>0000492</t>
+  </si>
+  <si>
+    <t>BA90FAD655</t>
+  </si>
+  <si>
+    <t>Lavori di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Trieste e Gorizia. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
+  </si>
+  <si>
+    <t>L.G.T. LABORATORIO GEOTECNICO S.R.L.</t>
+  </si>
+  <si>
+    <t>0000488</t>
+  </si>
+  <si>
+    <t>BA66601DC4</t>
+  </si>
+  <si>
+    <t>Prestazione di supporto agronomico al monitoraggio, valutazione delle condizioni vegetative, fitosanitarie e di stabilità degli esemplari arborei in gestione alla FVG Strade S.p.A. Annualità 2026-2028.</t>
+  </si>
+  <si>
+    <t>SNIDERO DOTT. IVAN</t>
+  </si>
+  <si>
     <t>0001333</t>
   </si>
   <si>
     <t>BA8E4F774F</t>
   </si>
   <si>
     <t>im.032.cc – f.p.o. installazione stufa a pellet casa cantoniera Ampezzo</t>
   </si>
   <si>
     <t>FORGIARINI FRANCESCO E FAUSTO S.N.C.</t>
   </si>
   <si>
-    <t>0000492</t>
-[...22 lines deleted...]
-  <si>
     <t>0000224</t>
   </si>
   <si>
     <t>BA2A274813</t>
   </si>
   <si>
     <t>Lavori di realizzazione del collegamento fra la S.P. N. 91 “di Beligna” e la S.P. n. 8 “Aquileiense” nei Comuni di Aquileia e Cervignano del Friuli (UD). SERVIZIO PER LA REALIZZAZIONE DEL DOCFAP (Documento di fattibilità delle Alternative Progettuali) come da D.Lgs. 36/2023, completo di allegati, stato dei luoghi, obiettivi, requisiti tecnici, livelli di progettazione, raccomandazioni per la progettazione, limiti economici, specifiche tecnico - economiche, ecc.</t>
   </si>
   <si>
     <t>LS ENGINEERING &amp; SAFETY SRL</t>
   </si>
   <si>
     <t>0000522</t>
   </si>
   <si>
     <t>BA860DB22B</t>
   </si>
   <si>
     <t>DA 05-2009 B – Demolizione fabbricato e realizzazione di una rotatoria tra la S.P. 21 “di Bannia” e la S.P. 6 “del Sile” su innesto Via San Vito in Comune di Fiume Veneto (PN). SERVIZIO DI DIREZIONE LAVORI E COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE</t>
   </si>
   <si>
     <t>PROJ.SYSTEM - STUDIO PROFESSIONALE ASSOCIATO</t>
   </si>
   <si>
     <t>0001570</t>
   </si>
   <si>
     <t>BAAAC4C7CA</t>
   </si>
   <si>
     <t>im.004.uf - progettazione impianto elettrico sede di Udine</t>
   </si>
   <si>
     <t>STUDIO TECNICO PASTROVICCHIO ALESSANDRO</t>
   </si>
   <si>
     <t>0000577</t>
   </si>
   <si>
     <t>BAA878A26B</t>
   </si>
   <si>
     <t>Cod. Lav. 02-18 - S.R. 352 “di Grado” - Completamento della pista ciclabile da Palmanova a Grado nel tratto in Comune di Grado (GO). Servizio per l’esecuzione di prove di laboratorio e controllo qualità materiali e lavorazioni – Terre, calcestruzzi, acciai per c.a., acciai per carpenteria metallica, conglomerati bituminosi, afferente l’esecuzione dei lavori di cui trattasi.</t>
   </si>
   <si>
+    <t>0000572</t>
+  </si>
+  <si>
+    <t>BAB645BB9D</t>
+  </si>
+  <si>
+    <t>S.R. 251 “della Val di Zoldo e Val Cellina” – Realizzazione della pista ciclopedonale in frazione di Corva nel Comune di Azzano Decimo di collegamento al Comune di Pordenone mediante l’allargamento e la riqualificazione del ponte stradale sul torrente Meduna della S.R. 251. SERVIZIO DI ESECUZIONE PROVE IN LABORATORIO E IN SITU, CONTROLLO MATERIALI E LAVORAZIONI CON DIAGNOSTICA STRUTTURALE COMPRESA LA NECESSARIA LOGGISTICA.</t>
+  </si>
+  <si>
+    <t>4 EMME SERVICE SPA</t>
+  </si>
+  <si>
     <t>0001590</t>
   </si>
   <si>
     <t>BABB2C5137</t>
   </si>
   <si>
     <t>Cancelleria ordinaria e approvvigionamento materiale di consumo per nuove assunzioni</t>
   </si>
   <si>
     <t>AM MAISANO S.R.L.</t>
   </si>
   <si>
-    <t>0000572</t>
-[...10 lines deleted...]
-  <si>
     <t>0001686</t>
   </si>
   <si>
     <t>BA1F055A96</t>
   </si>
   <si>
     <t>im.000.xx - interventi di manutenzione idraulica su varie sedi per l’anno 2026</t>
   </si>
   <si>
     <t>DE MAGISTRA SIMONE</t>
   </si>
   <si>
     <t>0000642</t>
   </si>
   <si>
     <t>BAA29B3203</t>
   </si>
   <si>
     <t>Affidamento delle attività di sorveglianza sanitaria del personale in forze alla Società Friuli Venezia Strade S.p.A. e nomina del Medico Competente così come previsto dal D.lgs. n. 81/2008 e s.m.i.</t>
   </si>
   <si>
     <t>CORAM SERVIZI IMPRESE S.R.L.</t>
   </si>
   <si>
     <t>0001716</t>
   </si>
   <si>
     <t>BAAAA6AA07</t>
   </si>
   <si>
     <t>im.000.xx – servizio di spurgo fosse biologiche</t>
   </si>
   <si>
     <t>IDEALSERVICE SOC. COOP.</t>
   </si>
   <si>
+    <t>0001748</t>
+  </si>
+  <si>
+    <t>BA1EE3058B</t>
+  </si>
+  <si>
+    <t>im.028.cc - riparazione caldaia casa cantoniera Scodovacca</t>
+  </si>
+  <si>
+    <t>TECNOBRUCIATORI 1 SRL</t>
+  </si>
+  <si>
     <t>0000663</t>
   </si>
   <si>
     <t>BA56274D9E</t>
   </si>
   <si>
     <t>Fornitura di pensiline/arredi con panche, tavole e rastrelliere da installare lungo le ciclabili della rete Re.C.I.R..</t>
   </si>
   <si>
     <t>ART &amp; GRAFICA SRL</t>
   </si>
   <si>
-    <t>0001748</t>
-[...10 lines deleted...]
-  <si>
     <t>0001835</t>
   </si>
   <si>
     <t>BAE0E38C9B</t>
   </si>
   <si>
     <t>im.000.xx – manutenzioni e riparazioni impianti climatizzazione sedi societarie</t>
   </si>
   <si>
     <t>TECNOFAB DI SBRIZZI FABRIZIO</t>
   </si>
   <si>
+    <t>0000751</t>
+  </si>
+  <si>
+    <t>BAEB687123</t>
+  </si>
+  <si>
+    <t>Fornitura di polveri oleassorbenti da impiegare in caso di sversamenti negli incidenti che si verificano lungo la rete stradale di competenza del Centro di Manutenzione di Pordenone.</t>
+  </si>
+  <si>
+    <t>RIMOL SRL</t>
+  </si>
+  <si>
     <t>0000750</t>
   </si>
   <si>
     <t>BADCB96FE5</t>
   </si>
   <si>
     <t>Fornitura di materiale da ferramenta ad uso delle squadre di Manutenzione del C.M. di Pordenone</t>
   </si>
   <si>
     <t>TAGLIARIOL DI TAGLIARIOL PIETRO E GIANNI SAS</t>
   </si>
   <si>
-    <t>0000751</t>
-[...10 lines deleted...]
-  <si>
     <t>0000802</t>
   </si>
   <si>
     <t>BA9B83383C</t>
   </si>
   <si>
     <t>Servizio professionale di consulenza stragiudiziale ed attività di assistenza legale relativa al progetto monitoraggio ponti</t>
   </si>
   <si>
     <t>TUDOR NICOLAOU - STUDIO LEGALE ASSOCIATO</t>
   </si>
   <si>
     <t>0000824</t>
   </si>
   <si>
     <t>BB05E9D8A0</t>
   </si>
   <si>
     <t>Lavori di manutenzione straordinaria - interventi di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Udine e la viabilità interessata dal Giro d’Italia 2026. Codice Lavoro: UD25PVS016 + UD25PVS033 + UD25PVS035. Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali – Conglomerati bituminosi</t>
   </si>
   <si>
     <t>GEOFORMULA S.R.L.</t>
   </si>
   <si>
+    <t>0000828</t>
+  </si>
+  <si>
+    <t>BAEAA3EDC9</t>
+  </si>
+  <si>
+    <t>Servizi ASP INAZ periodo 2026-2028</t>
+  </si>
+  <si>
+    <t>INAZ SRL SOCIETA' UNIPERSONALE</t>
+  </si>
+  <si>
     <t>0000818</t>
   </si>
   <si>
     <t>BADAAF7472</t>
   </si>
   <si>
     <t>Rinnovo modulo HE BUDGET periodo 2026-2027</t>
   </si>
   <si>
-    <t>INAZ SRL SOCIETA' UNIPERSONALE</t>
-[...10 lines deleted...]
-  <si>
     <t>0000835</t>
   </si>
   <si>
     <t>BAE8E5ECF9</t>
   </si>
   <si>
     <t>Stralcio funzionale relativo alla sistemazione a rotatoria dell’intersezione tra la S.R. UD 104 “di Salt” e la via Emilius di collegamento con Grions del Torre in Comune di Povoletto (UD) – Installazione delle barriere di sicurezza stradale.</t>
   </si>
   <si>
     <t>SOC.MA.S. SRL</t>
   </si>
   <si>
     <t>0000836</t>
   </si>
   <si>
     <t>BAE8922B2C</t>
   </si>
   <si>
     <t>Stralcio funzionale relativo alla sistemazione a rotatoria dell’intersezione tra la S.R. UD 104 “di Salt” e la via Emilius di collegamento con Grions del Torre in Comune di Povoletto (UD) – Lavori in economia (demolizione cordonate, sistemazione rete scolo acque meteoriche e rimozione delineatori di margine).</t>
   </si>
   <si>
     <t>F &amp; B COMPAGNIA COSTRUZIONI IMMOBILIARI SRL</t>
   </si>
   <si>
     <t>0002415</t>
   </si>
   <si>
     <t>BB30194845</t>
   </si>
   <si>
     <t>im.000.xx - Lavori edili da escavatorista per movimenti di terra e ripristino esterni della case cantoniere societarie</t>
   </si>
   <si>
     <t>BOSA LUCA</t>
   </si>
   <si>
     <t>0000947</t>
   </si>
   <si>
     <t>BB16CA0ABA</t>
   </si>
   <si>
     <t>Servizio di prove in laboratorio, in situ e controllo qualità dei materiali e delle lavorazioni. S.R. 305 “Variante di Mariano” - Lavori di somma urgenza per il rispristino funzionale dei tratti stradali compromessi dagli eventi meteorologici del 17 novembre 2025 nel Comune di Cormons (GO)</t>
   </si>
   <si>
+    <t>0000984</t>
+  </si>
+  <si>
+    <t>BB44AEAF13</t>
+  </si>
+  <si>
+    <t>Cod. Lav. 02-18 - SR 352 “di Grado” Completamento della pista ciclabile da Palmanova a Grado nel tratto in comune di Grado – Servizio per prove di carico</t>
+  </si>
+  <si>
+    <t>BROSOLO ING. MASSIMO</t>
+  </si>
+  <si>
     <t>0000976</t>
   </si>
   <si>
     <t>BAE91BE5FA</t>
   </si>
   <si>
     <t>S.S.52 “Carnica” – Lavori urgenti di manutenzione straordinaria delle spalle, pile e dell’impalcato del ponte sul Fiume Fella in Comune di Amaro dal Km. 0+800 circa al Km. 1+190 circa – II° Lotto – STUDIO IDRAULICO/IDROLOGICO MEDIANTE MODELLAZIONE NUMERICA BIDIMENSIONALE</t>
   </si>
   <si>
     <t>IDROSTUDI SRL</t>
   </si>
   <si>
-    <t>0000984</t>
-[...10 lines deleted...]
-  <si>
     <t>0000979</t>
   </si>
   <si>
     <t>BB44CCBC03</t>
   </si>
   <si>
     <t>DA 31-2021 - Tangenziale Sud di Udine – OPERE COMPENSATIVE in Comune di Pozzuolo del Friuli: SR 353 - Rotatoria R1 al km 7+850, SR 353 - Rotatoria R2 al km 8+320, SR 353 - Rotatoria R4 al km 9+110 - Verifica preventiva dell’interesse archeologico (art. 41 co. 4 D.Lgs. n. 36/2023 e ss.mm.ii.)</t>
   </si>
   <si>
     <t>CIVIDINI TIZIANA</t>
   </si>
   <si>
     <t>0002563</t>
   </si>
   <si>
     <t>BB3D9337ED</t>
   </si>
   <si>
     <t>im.000.xx - Servizio di manutenzione del verde esterno alla casa cantoniera di Conconello e di Grignano – servizio primaverile e autunnale</t>
   </si>
   <si>
     <t>AGRIVERDE PICCOLA SOCIETA' COOPERATIVA A R.L.</t>
   </si>
   <si>
     <t>0001010</t>
@@ -640,86 +640,86 @@
   <si>
     <t>SOCOTEC ITALIA S.R.L.</t>
   </si>
   <si>
     <t>0001060</t>
   </si>
   <si>
     <t>Consulenza geologica e redazione perizia geologica. “Dissesto idrogeologico dd. 11.02.2026 avvenuto lungo la S.S.13 “Pontebbana” al Km. 180+460 in destra”.</t>
   </si>
   <si>
     <t>CAPRONI GEOL. FRANCESCO</t>
   </si>
   <si>
     <t>0001124</t>
   </si>
   <si>
     <t>BB5A3A6AEF</t>
   </si>
   <si>
     <t>DM 20.06.2025 - Gallerie di lunghezza maggiore di 500 metri con Livello di rischio più elevato della rete di competenza. Servizio di presidio antincendio.</t>
   </si>
   <si>
     <t>GRUPPO SERVIZI ASSOCIATI S.P.A.</t>
   </si>
   <si>
+    <t>0001166</t>
+  </si>
+  <si>
+    <t>BB437793F0</t>
+  </si>
+  <si>
+    <t>Lavori per la realizzazione del percorso ciclabile denominato "Itinerario ciclabile del Livenza" - I lotto. Servizio per la verifica della compatibilità idraulica al PGRA e verifiche inerenti l’invarianza idraulica</t>
+  </si>
+  <si>
+    <t>EGIDI ING. ROBERTO</t>
+  </si>
+  <si>
     <t>0001169</t>
   </si>
   <si>
+    <t>BB4F2BAACB</t>
+  </si>
+  <si>
+    <t>Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Conglomerati bituminosi: Lavori di manutenzione straordinaria – Interventi di ripristino funzionale dei conglomerati bituminosi lungo la rete di competenza del Centro di Manutenzione di Pordenone - Codice Lavoro: PN25PVS017</t>
+  </si>
+  <si>
+    <t>GEOTHEMA SRL</t>
+  </si>
+  <si>
+    <t>BB4F41E096</t>
+  </si>
+  <si>
+    <t>Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Conglomerati bituminosi: Lavori di manutenzione straordinaria – Interventi di ripristino funzionale dei conglomerati bituminosi lungo la viabilità comunale nei Comuni di Aviano, Barcis e la viabilità in gestione di FVGS interessate dal Giro d’Italia 2026 – Codice Lavoro: PN25PVS034</t>
+  </si>
+  <si>
     <t>BB4F4F305C</t>
   </si>
   <si>
     <t>Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Conglomerati bituminosi:  Lavori di manutenzione straordinaria – Interventi di ripristino funzionale dei conglomerati bituminosi lungo le SR 251 - 463 - 464 - 552 del Centro di Manutenzione di Pordenone - Giro d'Italia 2026” - Codice Lavoro: PN25PVS036</t>
   </si>
   <si>
-    <t>GEOTHEMA SRL</t>
-[...25 lines deleted...]
-  <si>
     <t>0001212</t>
   </si>
   <si>
     <t>BB4DCFEB3C</t>
   </si>
   <si>
     <t>Aggiornamento Registro dei Trattamenti aziendale e Analisi dei rischi</t>
   </si>
   <si>
     <t>DATACONSEC S.R.L.</t>
   </si>
   <si>
     <t>0001216</t>
   </si>
   <si>
     <t>BB81C6A7AA</t>
   </si>
   <si>
     <t>Servizio di consulenza e assistenza legale nelle materie del diritto del lavoro, della previdenza sociale, del diritto sindacale e delle relazioni industriali</t>
   </si>
   <si>
     <t>PERULLI AVV. ADALBERTO</t>
   </si>
   <si>
     <t>0001233</t>
@@ -748,99 +748,99 @@
   <si>
     <t>0001304</t>
   </si>
   <si>
     <t>BBAB4AD232</t>
   </si>
   <si>
     <t>Servizio di prima Certificazione del Sistema di Gestione per la Salute e Sicurezza sul Lavoro secondo la norma UNI EN ISO 45001, da integrare al rinnovo delle certificazioni per il Sistema di Gestione già certificato per la Qualità e l’Ambiente secondo le norme UNI EN ISO 9001 e UNI EN ISO 14001</t>
   </si>
   <si>
     <t>CERTIQUALITY SRL</t>
   </si>
   <si>
     <t>0000039</t>
   </si>
   <si>
     <t>BB703A00C5</t>
   </si>
   <si>
     <t>Asse S.R. 354 “di Lignano”. Intervento denominato “Lavori di realizzazione di una intersezione a rotatoria al km.8+380 in località Pertegada in Comune di Latisana” - Istituzione dell’Ufficio di direzione lavori – CUP J97H18001330002 – affidamento del servizio di Direzione Lavori</t>
   </si>
   <si>
     <t>STUDIO CAUSERO &amp; SPADETTO ASSOCIATI</t>
   </si>
   <si>
+    <t>0003515</t>
+  </si>
+  <si>
+    <t>BBB821865B</t>
+  </si>
+  <si>
+    <t>im.000.xx - Manutenzione edile delle terrazze e dei depositi delle case cantoniere di Scodovacca a Cervignano del Friuli e Paparotti</t>
+  </si>
+  <si>
+    <t>RIGHINI LUCA</t>
+  </si>
+  <si>
     <t>0001346</t>
   </si>
   <si>
     <t>BBA5CDB974</t>
   </si>
   <si>
     <t>Servizio nell’ambito della prevenzione incendi per attività elencata al n. 49 dell’allegato I del D.P.R. 151/2011 e s.m.i. (Gruppi per la produzione di energia elettrica sussidiaria con motori endotermici ed impianti di cogenerazione di potenza complessiva superiore a 25 kW) - Incarico professionale per rinnovo periodico di conformità antincendio, SCIA gruppi elettrogeni.</t>
   </si>
   <si>
     <t>FORMAIO ING. GIUSEPPE</t>
   </si>
   <si>
-    <t>0003515</t>
-[...8 lines deleted...]
-    <t>RIGHINI LUCA</t>
+    <t>0001368</t>
+  </si>
+  <si>
+    <t>BB85B4CC26</t>
+  </si>
+  <si>
+    <t>Riqualificazione della viabilità dalla SR 177 alla SR 464 – Bretella di Barbeano in Comune di Spilimbergo (PN) – Delegazione Amministrativa Intersoggettiva – Decreto PMT/222 del 03.06.2010. Servizio tecnico relativo all’esecuzione di prove in laboratorio, in impianto di confezionamento, in situ per controllo qualità lavorazioni e materiali – Calcestruzzi, malte e boiacche, acciai per c.a.-c.a.p., acciai per carpenteria metallica, barriere stradali.</t>
+  </si>
+  <si>
+    <t>CENTRO CONTROLLO MATERIALI EDILI S.R.L.</t>
   </si>
   <si>
     <t>0001365</t>
   </si>
   <si>
     <t>BBA4068F53</t>
   </si>
   <si>
     <t>SR 251 "della Val di Zoldo e della Val Cellina" dal km 66+259 al 67+277 galleria Dint Servizio di ingegneria e architettura per la redazione del piano di gestione delle emergenze
 e pianificazione delle attività dei soccorritori, della galleria “Dint”.</t>
   </si>
   <si>
     <t>PIETRINI GEOM. ARES</t>
   </si>
   <si>
-    <t>0001368</t>
-[...10 lines deleted...]
-  <si>
     <t>0001381</t>
   </si>
   <si>
     <t>BB77E6F90B</t>
   </si>
   <si>
     <t>SR 251 "della Val di Zoldo e della Val Cellina" al km 89+900 - Sistemazione tombotto per cedimento strutturale. Servizio di Collaudo Statico</t>
   </si>
   <si>
     <t>STUDIO TECNICO DIESSE DI DE PIN ING. GIOVANNI</t>
   </si>
   <si>
     <t>0001421</t>
   </si>
   <si>
     <t>BBD5A1BA8C</t>
   </si>
   <si>
     <t>S.R. 352 – Lavori di completamento della pista ciclabile da Palmanova a Grado nel tratto in Comune di Grado. Servizio per la fornitura e posa in opera di una tubazione subacquea nel tratto della campata mobile del ponte girevole lungo la SR 352 di tubature e materiali per la realizzazione della 2° via fibra ottica INSIEL in attraversamento Laguna di Grado (GO), lato Ovest del ponte girevole.</t>
   </si>
   <si>
     <t>EDILGAS SRL</t>
   </si>
   <si>
     <t>0001416</t>
@@ -887,74 +887,74 @@
   <si>
     <t>SICURITALIA SPA</t>
   </si>
   <si>
     <t>0004300</t>
   </si>
   <si>
     <t>BC2995B6B4</t>
   </si>
   <si>
     <t>Abbonamento triennale per Banca Dati “Il Sole 24 Ore” – TOP24 LAVORO completo di modulo AI – 3 utenze</t>
   </si>
   <si>
     <t>0004366</t>
   </si>
   <si>
     <t>BC30D6ACFD</t>
   </si>
   <si>
     <t>Acquisto carta A4 per sede di Udine e Trieste e residuale di cancelleria</t>
   </si>
   <si>
     <t>FACAU CANCELLERIA SRL</t>
   </si>
   <si>
+    <t>0004415</t>
+  </si>
+  <si>
+    <t>BC32DC3EAF</t>
+  </si>
+  <si>
+    <t>im.028.cc – lavori su impianto elettrico C.C. Scodovacca</t>
+  </si>
+  <si>
+    <t>IRIDE IMPIANTI S.R.L. UNIPERSONALE</t>
+  </si>
+  <si>
     <t>0001541</t>
   </si>
   <si>
     <t>BBEF25C16A</t>
   </si>
   <si>
     <t>Trattamento superficiale a “monostrato” di un tratto della ciclovia FVG 3 nei comuni di Cormons, Capriva del Friuli, Mossa e San Floriano del Collio</t>
   </si>
   <si>
     <t>SLURRY SRL</t>
   </si>
   <si>
-    <t>0004415</t>
-[...10 lines deleted...]
-  <si>
     <t>0001591</t>
   </si>
   <si>
     <t>BC409F872A</t>
   </si>
   <si>
     <t>Verifica strutturale di “Livello 4” (rif. “Linee Guida per la classificazione e gestione del rischio, la valutazione della sicurezza ed il monitoraggio dei ponti esistenti”, adottato con D.M. n°204 dd. 01/07/2022) del ponte di Braulins, ubicato al km 20+482 circa della S.R. n°512 “del lago di Cavazzo” - Servizio di indagini strutturali.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>+MA SRL</t>
   </si>
   <si>
     <t>0001613</t>
   </si>
   <si>
     <t>BBBDFBAB05</t>
   </si>
   <si>
     <t>Ciclovia FVG1/2 – Tratto in Comune di Aquileia. Nuovo impianto di illuminazione della pista ciclabile. Servizio per la verifica preventiva dell’interesse archeologico</t>
   </si>
   <si>
     <t>0001627</t>
@@ -971,122 +971,122 @@
   <si>
     <t>0001629</t>
   </si>
   <si>
     <t>BC59DCE8B0</t>
   </si>
   <si>
     <t>FVG 6 - Studio per la definizione preliminare degli interventi finalizzati alla messa in sicurezza del tratto compreso tra il km 15+500 al km 17+300 nel comune di Ovaro.</t>
   </si>
   <si>
     <t>MOCCHIUTTI DOTT. GEOL. ANDREA</t>
   </si>
   <si>
     <t>0001636</t>
   </si>
   <si>
     <t>BC45BA7F75</t>
   </si>
   <si>
     <t>Servizi di manutenzione delle attrezzature di proprietà della Friuli Venezia Giulia Strade S.p.A. per il quadriennio 2026 – 2030 – Area Giuliana</t>
   </si>
   <si>
     <t>FERRAMENTA - ZELEZNINA TERCON SNC</t>
   </si>
   <si>
+    <t>0001637</t>
+  </si>
+  <si>
+    <t>BC45D12B05</t>
+  </si>
+  <si>
+    <t>Servizi di manutenzione delle attrezzature di proprietà della Friuli Venezia Giulia Strade S.p.A. per il quadriennio 2026 – 2030 – Area Medio Friuli</t>
+  </si>
+  <si>
+    <t>CONSORZIO AGRARIO DEL FRIULI VENEZIA GIULIA SOC.COOP. ARL</t>
+  </si>
+  <si>
+    <t>0001635</t>
+  </si>
+  <si>
+    <t>BC45E25DF4</t>
+  </si>
+  <si>
+    <t>Servizi di manutenzione delle attrezzature di proprietà della Friuli Venezia Giulia Strade S.p.A. per il quadriennio 2026 – 2030 – Area Alto Friuli</t>
+  </si>
+  <si>
+    <t>PIVOTTI SRL</t>
+  </si>
+  <si>
+    <t>0001634</t>
+  </si>
+  <si>
+    <t>BC46D097B9</t>
+  </si>
+  <si>
+    <t>Servizi di manutenzione delle attrezzature di proprietà della Friuli Venezia Giulia Strade S.p.A. per il quadriennio 2026 – 2030 – Area Pordenonese</t>
+  </si>
+  <si>
+    <t>AGRARIA DI PORCIA DI GIORGINI P. &amp; C. SNC</t>
+  </si>
+  <si>
     <t>0001633</t>
   </si>
   <si>
     <t>BC54D18DDC</t>
   </si>
   <si>
     <t>Servizio di predisposizione e redazione delle deleghe e sub-deleghe di funzioni di Datore di Lavoro ai Dirigenti ai sensi del D.Lgs. 81/2008 secondo la nuova struttura organizzativa aziendale.</t>
   </si>
   <si>
     <t>GALLETTI AVV. MARCO</t>
   </si>
   <si>
     <t>0004824</t>
   </si>
   <si>
     <t>BC5CDEAC2B</t>
   </si>
   <si>
     <t>im.006.cc – servizio di progettazione della recinzione di confine della casa cantoniera di Paparotti</t>
   </si>
   <si>
     <t>CANTE ING. MARKO</t>
   </si>
   <si>
     <t>0004827</t>
   </si>
   <si>
     <t>BC64F0EE24</t>
   </si>
   <si>
     <t>im.000.xx - Fornitura e posa in opera pavimento casa cantoniera Sistiana e Scodovacca</t>
   </si>
   <si>
     <t>PACOR ANTONELLO</t>
   </si>
   <si>
-    <t>0001635</t>
-[...34 lines deleted...]
-  <si>
     <t>0001657</t>
   </si>
   <si>
     <t>BC6B4324E8</t>
   </si>
   <si>
     <t>GO 16_11 - Progetto b8.1.2.E – Estensione tratti ciclabili nell’Isontino, tratto di collegamento tra Fogliano e Gradisca d’Isonzo, della ciclovia FVG5. SERVIZIO DI PRELIEVO DEI CAMPIONI DI  MATERIALE DA SCAVO E LORO CARATTERIZZAZIONE CHIMICO-FISICA FINALIZZATA ALL’ACCERTAMENTO DELLE QUALITÀ AMBIENTALI, AI SENSI DEL D.LGS. 152/2006 E S.M.I. E DEL D.P.R. 120/2017 E S.M.I.</t>
   </si>
   <si>
     <t>MULTIPROJECT S.R.L.</t>
   </si>
   <si>
     <t>0001699</t>
   </si>
   <si>
     <t>B9A397A6CE</t>
   </si>
   <si>
     <t>Affidamento della fornitura di omaggi natalizi 2025</t>
   </si>
   <si>
     <t>FONDAZIONE VILLA RUSSIZ</t>
   </si>
   <si>
     <t>0005040</t>
@@ -1095,50 +1095,62 @@
     <t>BC7D7555D5</t>
   </si>
   <si>
     <t>Fornitura n. 15 armadi spogliatoio a due posti sporco/pulito mod. SP81C per centri squadra</t>
   </si>
   <si>
     <t>ZORZINI &amp; CLEMENTEI S.A.S.</t>
   </si>
   <si>
     <t>BC84A67B56</t>
   </si>
   <si>
     <t>SR 251 "della Val di Zoldo e della Val Cellina" al km 89+900 - Sistemazione tombotto per cedimento strutturale - Servizio tecnico relativo all’esecuzione di prove in laboratorio/situ per controllo qualità lavorazioni e materiali - Barriere di sicurezza, conglomerati bituminosi e misti cementati</t>
   </si>
   <si>
     <t>0001751</t>
   </si>
   <si>
     <t>BAD1F7DAEA</t>
   </si>
   <si>
     <t>Affidamento dell’incarico di Consulente Tecnico di Parte (CTP) nell’ambito di un procedimento di opposizione alla determinazione definitiva dell’indennità di esproprio pendente davanti alla Corte di Appello di Trieste in relazione ai lavori di “Riqualificazione della viabilità dalla SR 177 alla SR 464 - Bretella di Barbeano in Comune di Spilimbergo (PN) - Delegazione amministrativa intersoggettiva DGR n. PMT 222 del 03.06.2010”</t>
   </si>
   <si>
     <t>CONSULENZE STP DI CIPOLOTTI G. B. &amp; C. S.A.S</t>
+  </si>
+  <si>
+    <t>0001767</t>
+  </si>
+  <si>
+    <t>BC8F79FD29</t>
+  </si>
+  <si>
+    <t>S.R. n. 463 “del Tagliamento” - Lavori di manutenzione straordinaria e messa in sicurezza del ponte posto lungo la S.R. n. 463 alla prog. km 44+165 in Comune San Vito al Tagliamento (PN). Indagini geognostiche e geofisiche, relazione geologica, caratterizzazione chimico-fisica ed accertamento delle qualità ambientali dei materiali da scavo.</t>
+  </si>
+  <si>
+    <t>GEOALPINA SRL</t>
   </si>
   <si>
     <t>0001782</t>
   </si>
   <si>
     <t>BC8F7DCF7F</t>
   </si>
   <si>
     <t>Riqualificazione della viabilità dalla SR 177 alla SR 464 – Bretella di Barbeano in Comune di Spilimbergo (PN) – Delegazione Amministrativa Intersoggettiva – Decreto PMT/222 del 03.06.2010. SERVIZIO DI ESECUZIONE DI PROVE CROSS-HOLE SU DIAFRAMMI</t>
   </si>
   <si>
     <t>0001781</t>
   </si>
   <si>
     <t>BC5AAECBCB</t>
   </si>
   <si>
     <t>Servizio tecnico di re-ispezione visiva difettologica strutturale di ponti stradali in gestione (complessive n° 700 campate) ai sensi del D.M. n°204 del 01/07/2022 e s.m.i. (c.d. «Linee Guida
 Ponti», rif. §3.1-3.2-3.3)</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RINA CONSULTING SPA</t>
@@ -1146,130 +1158,342 @@
   <si>
     <t>0005303</t>
   </si>
   <si>
     <t>BC9C2096BC</t>
   </si>
   <si>
     <t>im.024.cc - Fornitura e posa vetri casa cantoniera Pasian di Prato</t>
   </si>
   <si>
     <t>SO.AR.VE SRL</t>
   </si>
   <si>
     <t>0001795</t>
   </si>
   <si>
     <t>BC6DAC2789</t>
   </si>
   <si>
     <t>0001819</t>
   </si>
   <si>
     <t>BCA26CCD6F</t>
   </si>
   <si>
+    <t>Verifica strutturale di “Livello 4” (rif. “Linee Guida per la classificazione e gestione del rischio, la valutazione della sicurezza ed il monitoraggio dei ponti esistenti”, adottato con D.M. n°204 dd. 1/07/2022) del ponte di Braulins, ubicato al km 20+482 circa della S.R. n°512 “del lago di Cavazzo” - Servizio geologico</t>
+  </si>
+  <si>
     <t>STEFANEL GEOL. UMBERTO</t>
   </si>
   <si>
     <t>0001818</t>
   </si>
   <si>
     <t>BCA21015A2</t>
   </si>
   <si>
+    <t>S.S. n°13 “Pontebbana” - Viadotto compreso fra il km 196+480 ed il km 198+550 in Comune di Pontebba (UD) [ID opera: UD_N3_SS13_196463; IOP: STSS0013PNRHHQLYVC] - Aggiornamento delle analisi e verifiche strutturali ai sensi del D.M. 17/01/2018 (§8.3) e D.M. n°204 del 01/07/2022 (§6) e s.m.i..</t>
+  </si>
+  <si>
     <t>FADALTI ING. PIERALBERTO</t>
   </si>
   <si>
     <t>0001816</t>
   </si>
   <si>
     <t>BAB5C659CE</t>
   </si>
   <si>
+    <t>RACCORDO TRA LA S.S. 13 “PONTEBBANA” E LA S.S. 54 “DEL FRIULI” - Realizzazione di un intervento di miglioramento del percorso di via Dante Alighieri a Tarvisio che consente di collegare la SS. 13 e la SS 54. SERVIZIO DI PROGETTAZIONE F.T.E. ED ESECUTIVA, REDAZIONE DEL P.S.C. E ATTIVITA’ CORRELATE</t>
+  </si>
+  <si>
     <t>LS ENGINEERING &amp; SAFETY S.B. S.R.L.</t>
   </si>
   <si>
+    <t>0001885</t>
+  </si>
+  <si>
+    <t>BCA810C777</t>
+  </si>
+  <si>
+    <t>Migrazione dell'architettura dati da Microsoft Access a database SQL Server (o equivalente), con realizzazione di un'architettura multiutente mediante separazione tra front-end Access e back-end SQL.</t>
+  </si>
+  <si>
+    <t>CPUNIT S.R.L.</t>
+  </si>
+  <si>
+    <t>0001893</t>
+  </si>
+  <si>
+    <t>BCA021C6EB</t>
+  </si>
+  <si>
+    <t>Servizio di nolo delle opere provvisionali in corrispondenza del viadotto compreso fra il km 196+480 ed il km 198+550 della S.S. n° 13 “Pontebbana” in Comune di Pontebba (UD).</t>
+  </si>
+  <si>
+    <t>CELEGATO S.R.L.</t>
+  </si>
+  <si>
+    <t>0001892</t>
+  </si>
+  <si>
+    <t>BC8438A16D</t>
+  </si>
+  <si>
+    <t>Servizio e attività elencate al n. 80.1.A "Gallerie stradali lunghezza superiore a 500 m" dell'allegato I al DPR 151/2011. Studio di fattibilità da proporre al Comando VVF, in via preliminare, come soluzione conseguente alle analisi con metodi FSE - Riunioni di coordinamento e sopralluoghi</t>
+  </si>
+  <si>
+    <t>STUDIO DB IMPIANTI</t>
+  </si>
+  <si>
+    <t>0005869</t>
+  </si>
+  <si>
+    <t>BCCDD7F621</t>
+  </si>
+  <si>
+    <t>im.021.ma – fornitura di container containex tipo magazzino 20’</t>
+  </si>
+  <si>
+    <t>PINETA NOLEGGIO SRL</t>
+  </si>
+  <si>
+    <t>0001920</t>
+  </si>
+  <si>
+    <t>BCAAF764CE</t>
+  </si>
+  <si>
+    <t>S.S. 14 “della Venezia Giulia” - Lavori di manutenzione straordinaria e messa in sicurezza del ponticello posto lungo la S.S. 14 al km 98+922 in Comune San Giorgio di Nogaro – loc. Chiarisacco. SERVIZIO DI PROGETTAZIONE F.T.E. ED ESECUTIVA, REDAZIONE DEL P.S.C. E ATTIVITA’ CORRELATE</t>
+  </si>
+  <si>
+    <t>PELLIZZARI DOTT. ING. MARCO</t>
+  </si>
+  <si>
+    <t>0001943</t>
+  </si>
+  <si>
+    <t>BCD623C025</t>
+  </si>
+  <si>
+    <t>Lavori di messa in sicurezza, ripristino e consolidamento del versante a monte della S.S. 52 “Carnica” al km 50+450 in Comune di Forni di Sotto – Affidamento incarico redazione relazione geologica, geotecnica e sismica.</t>
+  </si>
+  <si>
+    <t>NAGOSTINIS GEOL. MARIA</t>
+  </si>
+  <si>
+    <t>0001957</t>
+  </si>
+  <si>
+    <t>BBAA2E01A4</t>
+  </si>
+  <si>
+    <t>Riqualificazione della viabilità dalla SR 177 alla SR 464 – Bretella di Barbeano in Comune di Spilimbergo (PN) – Delegazione Amministrativa Intersoggettiva – Decreto PMT/222 del 03.06.2010. Servizio di Direzione Operativa delle strutture</t>
+  </si>
+  <si>
+    <t>R.T.P. INGG. GERUSSI PAOLO, MATTAROLLO ANDREA E BORGIA SIMONE</t>
+  </si>
+  <si>
+    <t>0006038</t>
+  </si>
+  <si>
+    <t>BCE2E2341E</t>
+  </si>
+  <si>
+    <t>fornitura erogatore acqua con boccioni - c.s. Scodovacca- durata 3 anni</t>
+  </si>
+  <si>
+    <t>C.D.A. DI CATTELAN SRL SOCIETA' BENEFIT</t>
+  </si>
+  <si>
+    <t>0002000</t>
+  </si>
+  <si>
+    <t>BC95C3B3B2</t>
+  </si>
+  <si>
+    <t>Lavori sull’impianto di illuminazione della galleria denominata San Rocco lungo la ciclovia FVG 1 “Alpe Adria” nel comune di Pontebba nell’ambito dell’intervento di manutenzione straordinaria e rifacimento degli impianti di illuminazione lungo la ciclovia FVG 1 “Alpe Adria”</t>
+  </si>
+  <si>
+    <t>S.I.E.I. SRL</t>
+  </si>
+  <si>
+    <t>0002047</t>
+  </si>
+  <si>
+    <t>BCEF451F20</t>
+  </si>
+  <si>
+    <t>Lavori di messa in sicurezza, ripristino e consolidamento del versante a monte della S.R. 646 “di Uccea” al km 5+900 in Comune di Lusevera – Affidamento incarico sopralluogo e report geologico urgente per valutazione opere provvisionali e successiva ispezione puntuale per valutazione intervento mirato</t>
+  </si>
+  <si>
+    <t>0002041</t>
+  </si>
+  <si>
+    <t>BBE3527DEC</t>
+  </si>
+  <si>
+    <t>S.R. 465 “della Forcella Lavardet e Valle San Canciano” - Lavori di realizzazione di una rotatoria lungo la SR 465 in ingresso al Comune di Ravascletto alla progr. Km 10 in località Valcalda. SERVIZIO DI PROGETTAZIONE F.T.E. ED ESECUTIVA, REDAZIONE DEL P.S.C. E ATTIVITA’ CORRELATE</t>
+  </si>
+  <si>
+    <t>STUDIO TECNICO ASSOCIATO STF</t>
+  </si>
+  <si>
+    <t>0002048</t>
+  </si>
+  <si>
+    <t>BCF3719B32</t>
+  </si>
+  <si>
+    <t>Galleria “Fara” | SR 251 "della Val di Zoldo e Val Cellina" - Galleria “Dint” | SR 251 "della Val di Zoldo e Val Cellina" - Galleria “Santa Caterina” | SS 13 “Pontebbana” - Galleria “Del Lago” | SR 512 “del lago di Cavazzo”: Installazione di illuminazione di sicurezza e segnaletica luminosa all'interno delle gallerie &gt; 500 m come previsto dal Decreto 20.06.2025 - Servizio di progettazione definitiva/esecutiva, di direzione dei lavori e di coordinamento della sicurezza in fase di progettazione e di esecuzione</t>
+  </si>
+  <si>
+    <t>FINELCO SRL</t>
+  </si>
+  <si>
+    <t>0002058</t>
+  </si>
+  <si>
+    <t>BCEA506FDC</t>
+  </si>
+  <si>
+    <t>Fornitura di encoder DMI PavePROF ET75HS (4000 PPR) per sistema MMS per rilievi stradali.</t>
+  </si>
+  <si>
+    <t>HIGH PERFORMANCE TECHNOLOGY SRL</t>
+  </si>
+  <si>
+    <t>0002057</t>
+  </si>
+  <si>
+    <t>BCF75097FC</t>
+  </si>
+  <si>
+    <t>Lavori di viabilità del polo invernale dello Zoncolan in Comune di Sutrio (UD) – 1° Lotto Funzionale SERVIZIO DI PROVE A CAROTAGGIO SUI MANTI BITUMINOSI</t>
+  </si>
+  <si>
+    <t>MG DEMOLIZIONI SRL</t>
+  </si>
+  <si>
+    <t>0002065</t>
+  </si>
+  <si>
+    <t>BCE7E27C0A</t>
+  </si>
+  <si>
+    <t>S.S. n°13 “Pontebbana” - Viadotto compreso fra il km 196+480 ed il km 198+550 in Comune di Pontebba (UD) [ID opera: UD_N3_SS13_196463; IOP: STSS0013PNRHHQLYVC] - Servizio di indagini strutturali (ispezioni speciali c.a.p. a cavi post-tesi).</t>
+  </si>
+  <si>
+    <t>0002079</t>
+  </si>
+  <si>
+    <t>BD00269293</t>
+  </si>
+  <si>
+    <t>S.S. n°13 “Pontebbana” - Viadotto compreso fra il km 196+480 ed il km 198+550 in Comune di Pontebba (UD) [ID opera: UD_N3_SS13_196463; IOP: STSS0013PNRHHQLYVC] - Servizio di nolo a caldo di piattaforma autocarrata sottoponte (by-bridge) per attività correlate alla gestione dei ponti e viadotti (ispezioni speciali c.a.p. a cavi post-tesi).</t>
+  </si>
+  <si>
+    <t>MOLLO SERVIZI SRL</t>
+  </si>
+  <si>
+    <t>0002152</t>
+  </si>
+  <si>
+    <t>BD1610DE28</t>
+  </si>
+  <si>
+    <t>PN_16_02- Lavori di sistemazione ed adeguamento dalla S.R. 251 alla S.P. “di Aviano” nei Comuni di San Quirino, Roveredo in Piano ed Aviano – Ex Pista Carri II° lotto” – SERVIZIO DI SUPPORTO AL DIRETTORE DEI LAVORI PER LA REDAZIONE DEGLI ELABORATI GRAFICI E CONTABILI NECESSARI PER DARE CORSO ALLA REDAZIONE DELLA PERIZIA DI VARIANTE TECNICA E SUPPLETIVA N. 1</t>
+  </si>
+  <si>
+    <t>E-FARM ENGINEERING &amp; CONSULTING SRL</t>
+  </si>
+  <si>
+    <t>0002158</t>
+  </si>
+  <si>
+    <t>BD0E5A0380</t>
+  </si>
+  <si>
+    <t>Fornitura di materiale da ferramenta ad uso delle squadre di Manutenzione del C.M. di Udine</t>
+  </si>
+  <si>
+    <t>VARNERIN SRL</t>
+  </si>
+  <si>
+    <t>0002186</t>
+  </si>
+  <si>
+    <t>BD1B1DCD9C</t>
+  </si>
+  <si>
+    <t>S.S. 52 “Carnica” “in gest. alla Società FVG Strade S.p.A.” al km. 8+705 - S.S. 52 “Carnica” “in gest. alla Società FVG Strade S.p.A.” al km. 9+020 - S.S. 13 “Pontebbana “in gest. alla Società FVG Strade S.p.A.” al km. 189+830. S.R. 512 “del Lago di Cavazzo” al km. 1+870. Interventi di manutenzione urgente su giunti esistenti in acciaio CORTEN presso il ponte “Tagliamento 2” in Comune di Tolmezzo, il “Viadotto di Dogna” in Comune di Dogna ed il “Ponte Avons” in Comune di Tolmezzo.</t>
+  </si>
+  <si>
     <t>NUMERO OE CONTATTATI</t>
-  </si>
-[...8 lines deleted...]
-che consente di collegare la SS. 13 e la SS 54. SERVIZIO DI PROGETTAZIONE F.T.E. ED ESECUTIVA, REDAZIONE DEL P.S.C. E ATTIVITA’ CORRELATE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ \€"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF336699"/>
       <name val="Calibri"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1356,143 +1580,181 @@
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="13">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF336699"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="164" formatCode="#,##0.00\ \€"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
-        <right/>
+        <right style="thin">
+          <color rgb="FFD0D7E5"/>
+        </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
@@ -1517,130 +1779,89 @@
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" relativeIndent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...36 lines deleted...]
-      </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
-        <left style="thin">
-[...4 lines deleted...]
-        </right>
+        <left/>
+        <right/>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="164" formatCode="#,##0.00\ \€"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" relativeIndent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
-        <left/>
+        <left style="thin">
+          <color rgb="FFD0D7E5"/>
+        </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
@@ -1722,160 +1943,160 @@
       </font>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FFD0D7E5"/>
         </left>
         <right style="thin">
           <color rgb="FFD0D7E5"/>
         </right>
         <top style="thin">
           <color rgb="FFD0D7E5"/>
         </top>
         <bottom style="thin">
           <color rgb="FFD0D7E5"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <border outline="0">
-[...46 lines deleted...]
-    <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color rgb="FFD0D7E5"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFD0D7E5"/>
+        </bottom>
+      </border>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{D33CAA5A-9407-4778-9240-2B342B209633}" name="Tabella2" displayName="Tabella2" ref="A1:H98" totalsRowShown="0" headerRowDxfId="12" dataDxfId="10" headerRowBorderDxfId="11" tableBorderDxfId="9" totalsRowBorderDxfId="8">
-  <autoFilter ref="A1:H98" xr:uid="{D33CAA5A-9407-4778-9240-2B342B209633}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{010C4F6A-B626-479B-850F-FB5B209FACDD}" name="Tabella1" displayName="Tabella1" ref="A1:H118" totalsRowShown="0" headerRowDxfId="8" dataDxfId="9" headerRowBorderDxfId="11" tableBorderDxfId="12" totalsRowBorderDxfId="10">
+  <autoFilter ref="A1:H118" xr:uid="{010C4F6A-B626-479B-850F-FB5B209FACDD}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{4165A567-63F7-48F9-8F61-3F835C47B013}" name="DATA_AFF" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{264B550C-2F00-4F72-9194-55C58F035D7C}" name="PROVVEDIMENTO" dataDxfId="3"/>
+    <tableColumn id="1" xr3:uid="{0E6DB8BA-43DB-4FDD-B6D7-BF5DECFBB0E9}" name="DATA_AFF" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{8178AC43-8A03-41D0-9E75-CCF2227E5AC0}" name="PROT_AFF" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{B0373E7D-7858-4D46-ABA5-307B91C8EDB6}" name="CIG" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{E6C86F10-375A-4815-B1D3-D85B7C02FADF}" name="OGGETTO" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{BA3A42A5-4651-4FD3-BE07-32ADD1F73B2B}" name="NUMERO OE CONTATTATI" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{1ACADB71-ADC4-4562-A0B3-C2CD1E521619}" name="AFFIDATARIO" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{A1B5C324-D2F6-4323-A63A-D51724DECF95}" name="IMPORTO" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{430375A7-8CAF-46C9-9701-0018C3EFD621}" name="PROVVEDIMENTO" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -2123,2618 +2344,3138 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29637/cig-bab645bb9d-4-emme-service-spa-pdf?ext=.pdf&amp;v=21803" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29429/cig-ba2a274813-ls-engineering-safety-srl-pdf?ext=.pdf&amp;v=21613" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29687/cig-bb16ca0aba-geoformula-srl-pdf?ext=.pdf&amp;v=21853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29699/cig-bb19a9eeef-politecnico-di-milano-pdf?ext=.pdf&amp;v=21861" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30037/cig-bba4068f53-pietrini-geom-ares-pdf?ext=.pdf&amp;v=22156" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30038/cig-bbc68d6078-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=22157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30156/cig-bc45d12b05-consorzio-agrario-del-friuli-venezia-giulia-soc-coop-arl-pdf?ext=.pdf&amp;v=22254" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30208/cig-bc84a67b56-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=22305" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29480/cig-ba834eb007-laboratorio-r-bk-srl-pdf?ext=.pdf&amp;v=21657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29433/cig-ba2feb5970-maestrale-consulting-srl-pdf?ext=.pdf&amp;v=21617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29640/cig-bae0e38c9b-tecnofab-di-sbrizzi-fabrizio-pdf?ext=.pdf&amp;v=21806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29859/cig-badaaf7472-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=22004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29824/cig-bb437793f0-egidi-ing-roberto-pdf?ext=.pdf&amp;v=21973" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29872/cig-bb7a473825-rifiutiadr-srl-pdf?ext=.pdf&amp;v=22015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30154/cig-bc32dc3eaf-iride-impianti-s-r-l-unipersonale-pdf?ext=.pdf&amp;v=22252" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30155/cig-bc45ba7f75-ferramenta-zeleznina-tercon-snc-pdf?ext=.pdf&amp;v=22253" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29318/cig-ba02bdd700-zago-srl-pdf?ext=.pdf&amp;v=21453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30205/cig-bad1f7daea-consulenze-stp-di-cipolotti-g-b-c-s-a-s-pdf?ext=.pdf&amp;v=22302" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30263/cig-bca26ccd6f-stefanel-geol-umberto-pdf?ext=.pdf&amp;v=22352" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29550/cig-ba860db22b-prog-system-studio-professionale-associato-pdf?ext=.pdf&amp;v=21730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29548/cig-ba1f055a96-de-magistra-simone-pdf?ext=.pdf&amp;v=21728" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29698/cig-bae91be5fa-idrostudi-srl-pdf?ext=.pdf&amp;v=21860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29697/cig-ba8ed50ad0-socotec-italia-srl-pdf?ext=.pdf&amp;v=21859" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29930/cig-bb85b4cc26-centro-controllo-materiali-edili-srl-pdf?ext=.pdf&amp;v=22068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30042/cig-bbf3f809f8-dal-pont-ing-adriano-pdf?ext=.pdf&amp;v=22161" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30160/cig-bc54d18ddc-galletti-avv-marco-pdf?ext=.pdf&amp;v=22258" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30158/cig-bc46d097b9-agraria-di-porcia-di-giorgini-p-c-snc-pdf?ext=.pdf&amp;v=22256" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29319/cig-ba11dda8ee-4c-srl-pdf?ext=.pdf&amp;v=21454" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29435/cig-ba25539c86-copetti-tecnoelettrica-srl-pdf?ext=.pdf&amp;v=21619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29481/cig-ba74895830-studio-tecnico-ing-federico-monutti-pdf?ext=.pdf&amp;v=21658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29638/cig-babb2c5137-am-maisano-srl-pdf?ext=.pdf&amp;v=21804" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29639/cig-badcb96fe5-tagliariol-di-tagliariol-pietro-e-gianni-sas-pdf?ext=.pdf&amp;v=21805" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29928/cig-baeaa3edc9-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=22066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29819/cig-bb3d9337ed-agriverde-piccola-societa-cooperativa-a-r-l-pdf?ext=.pdf&amp;v=21968" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29873/cig-bbab4ad232-certiquality-srl-pdf?ext=.pdf&amp;v=22016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30040/cig-bbd5874d79-sirti-telco-infrastrutture-spa-pdf?ext=.pdf&amp;v=22159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29684/cig-ba66601dc4-snidero-dott-ivan-pdf?ext=.pdf&amp;v=21850" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29688/cig-bb30194845-bosa-luca-pdf?ext=.pdf&amp;v=21854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29862/cig-bb4f41e096-geothema-srl-pdf?ext=.pdf&amp;v=22007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29932/cig-bbb821865b-righini-luca-pdf?ext=.pdf&amp;v=22070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30041/cig-bbeea41112-sicuritalia-spa-pdf?ext=.pdf&amp;v=22160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30153/cig-bc409f872a-+ma-srl-pdf?ext=.pdf&amp;v=22251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30157/cig-bc45e25df4-pivotti-srl-pdf?ext=.pdf&amp;v=22255" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30222/cig-bc7d7555d5-zorzini-clementei-sas-pdf?ext=.pdf&amp;v=22319" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30223/cig-bc8f7dcf7f-brosolo-ing-massimo-pdf?ext=.pdf&amp;v=22320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30264/cig-bca21015a2-fadalti-ing-pieralberto-pdf?ext=.pdf&amp;v=22353" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29316/cig-b9a39d3042-grafiche-filacorda-srl-pdf?ext=.pdf&amp;v=21451" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29320/cig-ba24fe2473-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=21455" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29477/cig-ba7e6631ae-nero-su-bianco-sas-di-micoli-s-c-pdf?ext=.pdf&amp;v=21654" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29554/cig-baaac4c7ca-studio-tecnico-pastrovicchio-alessandro-pdf?ext=.pdf&amp;v=21734" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29551/cig-baa29b3203-coram-servizi-imprese-srl-pdf?ext=.pdf&amp;v=21731" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29655/cig-bb05e9d8a0-geoformula-srl-pdf?ext=.pdf&amp;v=21820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29820/cig-bb05e9d8a0-caproni-geol-francesco-pdf?ext=.pdf&amp;v=21969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29858/cig-bb6817341b-janson-bridging-italia-srl-pdf?ext=.pdf&amp;v=22003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29431/cig-ba1d85e3d5-emili-lorenzo-pdf?ext=.pdf&amp;v=21615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29634/cig-ba1ee3058b-tecnobruciatori-1-srl-pdf?ext=.pdf&amp;v=21800" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29822/cig-bb44aeaf13-brosolo-ing-massimo-pdf?ext=.pdf&amp;v=21971" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29860/cig-bb4f2baacb-geothema-srl-pdf?ext=.pdf&amp;v=22005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30150/cig-bb703a00c5-studio-causero-spadetto-associati?" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30092/cig-bb77e6f90b-studio-tecnico-diesse-di-de-pin-ing-giovanni-pdf?ext=.pdf&amp;v=22202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30094/cig-bbef25c16a-slurry-srl-pdf?ext=.pdf&amp;v=22204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30207/cig-bc59dce8b0-mocchiutti-dott-geol-andrea-pdf?ext=.pdf&amp;v=22304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30159/cig-bc5cdeac2b-cante-ing-marco-pdf?ext=.pdf&amp;v=22257" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30206/cig-bc6b4324e8-multiproject-srl-pdf?ext=.pdf&amp;v=22303" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30261/cig-bc6dac2789-amg-notai-pdf?ext=.pdf&amp;v=22350" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29430/cig-b91bf33e99-amg-notai-pdf?ext=.pdf&amp;v=21614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29434/cig-ba3dea5601-elettronica-impianti-cossettini-srl-pdf?ext=.pdf&amp;v=21618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29432/cig-ba1ec2886c-clima-comfort-di-ottogalli-enrico-pdf?ext=.pdf&amp;v=21616" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29478/cig-ba8e4f774f-forgiarini-francesco-e-fausto-snc-pdf?ext=.pdf&amp;v=21655" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29685/cig-bae8e5ecf9-soc-ma-s-srl-pdf?ext=.pdf&amp;v=21851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29641/cig-baeb687123-rimol-srl-pdf?ext=.pdf&amp;v=21807" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29821/cig-bb5a3a6aef-gruppo-servizi-associati-s-p-a-pdf?ext=.pdf&amp;v=21970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30259/cig-b5cf43a618-dataconsec-srl-pdf?ext=.PDF&amp;v=22348" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30151/cig-bbbdfbab05-cividini-tiziana-pdf?ext=.pdf&amp;v=22249" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30260/cig-bab5c659ce-ls-engineering-safety-s-b-s-r-l-pdf?ext=.pdf&amp;v=22349" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29549/cig-ba07c9b86c-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=21729" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30209/cig-bc2995b6b4-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=22306" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30221/cig-bc5aaecbcb-rina-consulting-spa-pdf?ext=.pdf&amp;v=22318" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29317/cig-b9fdb2173a-polis-consulting-srl-pdf?ext=.pdf&amp;v=21452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29553/cig-baaaa6aa07-idealservice-soc-coop-pdf?ext=.pdf&amp;v=21733" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29552/cig-baa878a26b-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=21732" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29686/cig-bae8922b2c-f-b-compagnia-costruzioni-immobiliari-srl-pdf?ext=.pdf&amp;v=21852" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29823/cig-bb44ccbc03-cividini-tiziana-pdf?ext=.pdf&amp;v=21972" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30039/cig-bbd5a1ba8c-edilgas-srl-pdf?ext=.pdf&amp;v=22158" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30204/cig-b9a397a6ce-fondazione-villa-russiz?" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29931/cig-bba5cdb974-formaio-ing-giuseppe-pdf?ext=.pdf&amp;v=22069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30161/cig-bc64f0ee24-pacor-antonello-pdf?ext=.pdf&amp;v=22259" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29682/cig-ba90fad655-lgt-laboratorio-geotecnico-srl?" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29479/cig-ba71ac59ef-spiga-srl-pdf?ext=.pdf&amp;v=21656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29636/cig-ba56274d9e-art-grafica-srl-pdf?ext=.pdf&amp;v=21802" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29635/cig-ba9b83383c-tudor-nicolaou-studio-legale-associato-pdf?ext=.pdf&amp;v=21801" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29929/cig-bb81c6a7aa-perulli-avv-adalberto-pdf?ext=.pdf&amp;v=22067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30152/cig-bbfce20c9f-querciambiente-societa-cooperativa-sociale-pdf?ext=.pdf&amp;v=22250" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29321/cig-ba03246134-tarantino-dott-ing-ascanio-pdf?ext=.pdf&amp;v=21456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29861/cig-bb4f4f305c-geothema-srl-pdf?ext=.pdf&amp;v=22006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30095/cig-bc30d6acfd-facau-cancelleria-srl-pdf?ext=.pdf&amp;v=22205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30262/cig-bc9c2096bc-so-ar-ve-srl-pdf?ext=.pdf&amp;v=22351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29638/cig-babb2c5137-am-maisano-srl-pdf?ext=.pdf&amp;v=21804" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30414/cig-bd1b1dcd9c-celegato-s-r-l-pdf?ext=.pdf&amp;v=22483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29429/cig-ba2a274813-ls-engineering-safety-srl-pdf?ext=.pdf&amp;v=21613" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29687/cig-bb16ca0aba-geoformula-srl-pdf?ext=.pdf&amp;v=21853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29699/cig-bb19a9eeef-politecnico-di-milano-pdf?ext=.pdf&amp;v=21861" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29930/cig-bb85b4cc26-centro-controllo-materiali-edili-srl-pdf?ext=.pdf&amp;v=22068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30038/cig-bbc68d6078-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=22157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30159/cig-bc5cdeac2b-cante-ing-marco-pdf?ext=.pdf&amp;v=22257" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30208/cig-bc84a67b56-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=22305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30412/cig-bcf75097fc-mg-demolizioni-srl-pdf?ext=.pdf&amp;v=22481" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29477/cig-ba7e6631ae-nero-su-bianco-sas-di-micoli-s-c-pdf?ext=.pdf&amp;v=21654" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30338/cig-bc95c3b3b2-s-i-e-i-srl-pdf?ext=.pdf&amp;v=22417" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29433/cig-ba2feb5970-maestrale-consulting-srl-pdf?ext=.pdf&amp;v=21617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29640/cig-bae0e38c9b-tecnofab-di-sbrizzi-fabrizio-pdf?ext=.pdf&amp;v=21806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29928/cig-baeaa3edc9-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=22066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29862/cig-bb4f41e096-geothema-srl-pdf?ext=.pdf&amp;v=22007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29872/cig-bb7a473825-rifiutiadr-srl-pdf?ext=.pdf&amp;v=22015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30094/cig-bbef25c16a-slurry-srl-pdf?ext=.pdf&amp;v=22204" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30155/cig-bc45ba7f75-ferramenta-zeleznina-tercon-snc-pdf?ext=.pdf&amp;v=22253" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30288/cig-bccdd7f621-pineta-noleggio-srl-pdf?ext=.pdf&amp;v=22377" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29318/cig-ba02bdd700-zago-srl-pdf?ext=.pdf&amp;v=21453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30205/cig-bad1f7daea-consulenze-stp-di-cipolotti-g-b-c-s-a-s-pdf?ext=.pdf&amp;v=22302" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30261/cig-bc6dac2789-amg-notai-pdf?ext=.pdf&amp;v=22350" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29550/cig-ba860db22b-prog-system-studio-professionale-associato-pdf?ext=.pdf&amp;v=21730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29548/cig-ba1f055a96-de-magistra-simone-pdf?ext=.pdf&amp;v=21728" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29822/cig-bb44aeaf13-brosolo-ing-massimo-pdf?ext=.pdf&amp;v=21971" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29697/cig-ba8ed50ad0-socotec-italia-srl-pdf?ext=.pdf&amp;v=21859" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30037/cig-bba4068f53-pietrini-geom-ares-pdf?ext=.pdf&amp;v=22156" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30042/cig-bbf3f809f8-dal-pont-ing-adriano-pdf?ext=.pdf&amp;v=22161" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30409/cig-bce7e27c0a-4-emme-service-spa-pdf?ext=.pdf&amp;v=22478" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30156/cig-bc45d12b05-consorzio-agrario-del-friuli-venezia-giulia-soc-coop-arl-pdf?ext=.pdf&amp;v=22254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30161/cig-bc64f0ee24-pacor-antonello-pdf?ext=.pdf&amp;v=22259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29432/cig-ba1ec2886c-clima-comfort-di-ottogalli-enrico-pdf?ext=.pdf&amp;v=21616" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29481/cig-ba74895830-studio-tecnico-ing-federico-monutti-pdf?ext=.pdf&amp;v=21658" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29641/cig-baeb687123-rimol-srl-pdf?ext=.pdf&amp;v=21807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29859/cig-badaaf7472-inaz-srl-societa-unipersonale-pdf?ext=.pdf&amp;v=22004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29873/cig-bbab4ad232-certiquality-srl-pdf?ext=.pdf&amp;v=22016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30339/cig-bcaaf764ce-pellizzari-dott-ing-marco-pdf?ext=.pdf&amp;v=22418" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30342/cig-bcef451f20-caproni-geol-francesco-pdf?ext=.pdf&amp;v=22421" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29861/cig-bb4f4f305c-geothema-srl-pdf?ext=.pdf&amp;v=22006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30041/cig-bbeea41112-sicuritalia-spa-pdf?ext=.pdf&amp;v=22160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30153/cig-bc409f872a-+ma-srl-pdf?ext=.pdf&amp;v=22251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30337/cig-bc8f79fd29-geoalpina-srl-pdf?ext=.pdf&amp;v=22416" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30263/cig-bca26ccd6f-stefanel-geol-umberto-pdf?ext=.pdf&amp;v=22352" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29316/cig-b9a39d3042-grafiche-filacorda-srl-pdf?ext=.pdf&amp;v=21451" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29320/cig-ba24fe2473-lavorenti-associati-srl-pdf?ext=.pdf&amp;v=21455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29554/cig-baaac4c7ca-studio-tecnico-pastrovicchio-alessandro-pdf?ext=.pdf&amp;v=21734" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29551/cig-baa29b3203-coram-servizi-imprese-srl-pdf?ext=.pdf&amp;v=21731" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29820/cig-bb05e9d8a0-caproni-geol-francesco-pdf?ext=.pdf&amp;v=21969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30416/cig-bd00269293-mollo-servizi-srl-pdf?ext=.pdf&amp;v=22485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29431/cig-ba1d85e3d5-emili-lorenzo-pdf?ext=.pdf&amp;v=21615" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29636/cig-ba56274d9e-art-grafica-srl-pdf?ext=.pdf&amp;v=21802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29698/cig-bae91be5fa-idrostudi-srl-pdf?ext=.pdf&amp;v=21860" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29860/cig-bb4f2baacb-geothema-srl-pdf?ext=.pdf&amp;v=22005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30150/cig-bb703a00c5-studio-causero-spadetto-associati?" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30092/cig-bb77e6f90b-studio-tecnico-diesse-di-de-pin-ing-giovanni-pdf?ext=.pdf&amp;v=22202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30154/cig-bc32dc3eaf-iride-impianti-s-r-l-unipersonale-pdf?ext=.pdf&amp;v=22252" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30207/cig-bc59dce8b0-mocchiutti-dott-geol-andrea-pdf?ext=.pdf&amp;v=22304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30157/cig-bc45e25df4-pivotti-srl-pdf?ext=.pdf&amp;v=22255" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30206/cig-bc6b4324e8-multiproject-srl-pdf?ext=.pdf&amp;v=22303" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30262/cig-bc9c2096bc-so-ar-ve-srl-pdf?ext=.pdf&amp;v=22351" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30287/cig-bca810c777-cpunit-srl-pdf?ext=.pdf&amp;v=22376" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30285/cig-bc8438a16d-studio-db-impianti-pdf?ext=.pdf&amp;v=22374" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29430/cig-b91bf33e99-amg-notai-pdf?ext=.pdf&amp;v=21614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29434/cig-ba3dea5601-elettronica-impianti-cossettini-srl-pdf?ext=.pdf&amp;v=21618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29435/cig-ba25539c86-copetti-tecnoelettrica-srl-pdf?ext=.pdf&amp;v=21619" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29682/cig-ba90fad655-lgt-laboratorio-geotecnico-srl?" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29685/cig-bae8e5ecf9-soc-ma-s-srl-pdf?ext=.pdf&amp;v=21851" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30336/cig-bbe3527dec-studio-tecnico-associato-stf-pdf?ext=.pdf&amp;v=22415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29639/cig-badcb96fe5-tagliariol-di-tagliariol-pietro-e-gianni-sas-pdf?ext=.pdf&amp;v=21805" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29821/cig-bb5a3a6aef-gruppo-servizi-associati-s-p-a-pdf?ext=.pdf&amp;v=21970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30259/cig-b5cf43a618-dataconsec-srl-pdf?ext=.PDF&amp;v=22348" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30151/cig-bbbdfbab05-cividini-tiziana-pdf?ext=.pdf&amp;v=22249" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30264/cig-bca21015a2-fadalti-ing-pieralberto-pdf?ext=.pdf&amp;v=22353" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30340/cig-bcd623c025-nagostinis-geol-maria-pdf?ext=.pdf&amp;v=22419" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29549/cig-ba07c9b86c-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=21729" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30209/cig-bc2995b6b4-il-sole-24-ore-spa-pdf?ext=.pdf&amp;v=22306" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30223/cig-bc8f7dcf7f-brosolo-ing-massimo-pdf?ext=.pdf&amp;v=22320" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29317/cig-b9fdb2173a-polis-consulting-srl-pdf?ext=.pdf&amp;v=21452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29553/cig-baaaa6aa07-idealservice-soc-coop-pdf?ext=.pdf&amp;v=21733" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29552/cig-baa878a26b-lgt-laboratorio-geotecnico-srl-pdf?ext=.pdf&amp;v=21732" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29686/cig-bae8922b2c-f-b-compagnia-costruzioni-immobiliari-srl-pdf?ext=.pdf&amp;v=21852" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29823/cig-bb44ccbc03-cividini-tiziana-pdf?ext=.pdf&amp;v=21972" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30039/cig-bbd5a1ba8c-edilgas-srl-pdf?ext=.pdf&amp;v=22158" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30204/cig-b9a397a6ce-fondazione-villa-russiz?" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30411/cig-bcf3719b32-finelco-srl-pdf?ext=.pdf&amp;v=22480" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30415/cig-bd1610de28-e-farm-engineering-consulting-srl-pdf?ext=.pdf&amp;v=22484" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29932/cig-bbb821865b-righini-luca-pdf?ext=.pdf&amp;v=22070" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30158/cig-bc46d097b9-agraria-di-porcia-di-giorgini-p-c-snc-pdf?ext=.pdf&amp;v=22256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29684/cig-ba66601dc4-snidero-dott-ivan-pdf?ext=.pdf&amp;v=21850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29479/cig-ba71ac59ef-spiga-srl-pdf?ext=.pdf&amp;v=21656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29634/cig-ba1ee3058b-tecnobruciatori-1-srl-pdf?ext=.pdf&amp;v=21800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29635/cig-ba9b83383c-tudor-nicolaou-studio-legale-associato-pdf?ext=.pdf&amp;v=21801" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29929/cig-bb81c6a7aa-perulli-avv-adalberto-pdf?ext=.pdf&amp;v=22067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30152/cig-bbfce20c9f-querciambiente-societa-cooperativa-sociale-pdf?ext=.pdf&amp;v=22250" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30286/cig-bca021c6eb-celegato-srl-pdf?ext=.pdf&amp;v=22375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30304/cig-bbaa2e01a4-rtp-ingg-gerussi-paolo-mattarollo-andrea-e-borgia-simone-pdf?ext=.pdf&amp;v=22392" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29321/cig-ba03246134-tarantino-dott-ing-ascanio-pdf?ext=.pdf&amp;v=21456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29824/cig-bb437793f0-egidi-ing-roberto-pdf?ext=.pdf&amp;v=21973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30095/cig-bc30d6acfd-facau-cancelleria-srl-pdf?ext=.pdf&amp;v=22205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30221/cig-bc5aaecbcb-rina-consulting-spa-pdf?ext=.pdf&amp;v=22318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30260/cig-bab5c659ce-ls-engineering-safety-s-b-s-r-l-pdf?ext=.pdf&amp;v=22349" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29319/cig-ba11dda8ee-4c-srl-pdf?ext=.pdf&amp;v=21454" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29637/cig-bab645bb9d-4-emme-service-spa-pdf?ext=.pdf&amp;v=21803" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29819/cig-bb3d9337ed-agriverde-piccola-societa-cooperativa-a-r-l-pdf?ext=.pdf&amp;v=21968" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30040/cig-bbd5874d79-sirti-telco-infrastrutture-spa-pdf?ext=.pdf&amp;v=22159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30413/cig-bd0e5a0380-varnerin-srl-pdf?ext=.pdf&amp;v=22482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29478/cig-ba8e4f774f-forgiarini-francesco-e-fausto-snc-pdf?ext=.pdf&amp;v=21655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29688/cig-bb30194845-bosa-luca-pdf?ext=.pdf&amp;v=21854" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29931/cig-bba5cdb974-formaio-ing-giuseppe-pdf?ext=.pdf&amp;v=22069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30160/cig-bc54d18ddc-galletti-avv-marco-pdf?ext=.pdf&amp;v=22258" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30222/cig-bc7d7555d5-zorzini-clementei-sas-pdf?ext=.pdf&amp;v=22319" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30410/cig-bcea506fdc-high-performance-technology-srl-pdf?ext=.pdf&amp;v=22479" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29480/cig-ba834eb007-laboratorio-r-bk-srl-pdf?ext=.pdf&amp;v=21657" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29655/cig-bb05e9d8a0-geoformula-srl-pdf?ext=.pdf&amp;v=21820" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29858/cig-bb6817341b-janson-bridging-italia-srl-pdf?ext=.pdf&amp;v=22003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30341/cig-bce2e2341e-c-d-a-di-cattelan-srl-societa-benefit-pdf?ext=.pdf&amp;v=22420" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.81640625" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="16.6328125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="13.85546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="11" style="6" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" style="6" customWidth="1"/>
+    <col min="4" max="4" width="105.5703125" style="10" customWidth="1"/>
+    <col min="5" max="5" width="16.140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="32.5703125" style="15" customWidth="1"/>
+    <col min="7" max="7" width="13.85546875" style="6" customWidth="1"/>
+    <col min="8" max="8" width="17" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="11" t="s">
+      <c r="E1" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="F1" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>46031</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F2" s="12" t="s">
+      <c r="F2" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="15">
+      <c r="G2" s="16">
         <v>3810</v>
       </c>
-      <c r="H2" s="16" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="H2" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>46041</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="12" t="s">
+      <c r="F3" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="G3" s="15">
+      <c r="G3" s="16">
         <v>41850</v>
       </c>
-      <c r="H3" s="16" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H3" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>46045</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="G4" s="15">
+      <c r="G4" s="16">
         <v>5000</v>
       </c>
-      <c r="H4" s="16" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="H4" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>46045</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="15">
+      <c r="G5" s="16">
         <v>3273.38</v>
       </c>
-      <c r="H5" s="16" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H5" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>46050</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="12" t="s">
+      <c r="F6" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="16">
         <v>2430</v>
       </c>
-      <c r="H6" s="16" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H6" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>46050</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F7" s="12" t="s">
+      <c r="F7" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="16">
         <v>20000</v>
       </c>
-      <c r="H7" s="16" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H7" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>46050</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="12" t="s">
+      <c r="F8" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="16">
         <v>7404</v>
       </c>
-      <c r="H8" s="16" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="H8" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>46051</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F9" s="12" t="s">
+      <c r="F9" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="16">
         <v>4700</v>
       </c>
-      <c r="H9" s="16" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H9" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>46052</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F10" s="12" t="s">
+      <c r="F10" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="16">
         <v>29146.75</v>
       </c>
-      <c r="H10" s="16" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H10" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>46057</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="12" t="s">
+      <c r="F11" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="16">
         <v>4900</v>
       </c>
-      <c r="H11" s="16" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H11" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>46058</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F12" s="12" t="s">
+      <c r="F12" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="16">
         <v>60000</v>
       </c>
-      <c r="H12" s="16" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H12" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>46059</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F13" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="G13" s="15">
-[...6 lines deleted...]
-    <row r="14" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G13" s="16">
+        <v>15000</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>46059</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="G14" s="15">
-[...6 lines deleted...]
-    <row r="15" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G14" s="16">
+        <v>21000</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>46071</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F15" s="12" t="s">
+      <c r="F15" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="G15" s="15">
+      <c r="G15" s="16">
         <v>17500</v>
       </c>
-      <c r="H15" s="16" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H15" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>46072</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F16" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="G16" s="15">
-[...6 lines deleted...]
-    <row r="17" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="F16" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="16">
+        <v>20296.36</v>
+      </c>
+      <c r="H16" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>46072</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="F17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="G17" s="15">
-[...6 lines deleted...]
-    <row r="18" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="G17" s="16">
+        <v>3000</v>
+      </c>
+      <c r="H17" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>46073</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F18" s="12" t="s">
+      <c r="F18" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="G18" s="15">
+      <c r="G18" s="16">
         <v>42000</v>
       </c>
-      <c r="H18" s="16" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H18" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>46078</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F19" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="G19" s="15">
-[...6 lines deleted...]
-    <row r="20" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="G19" s="16">
+        <v>21415.79</v>
+      </c>
+      <c r="H19" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>46078</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="G20" s="15">
-[...6 lines deleted...]
-    <row r="21" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="G20" s="16">
+        <v>67861.94</v>
+      </c>
+      <c r="H20" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <v>46078</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>89</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F21" s="12" t="s">
+      <c r="F21" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="G21" s="15">
-[...6 lines deleted...]
-    <row r="22" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="G21" s="16">
+        <v>1649</v>
+      </c>
+      <c r="H21" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>46079</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F22" s="12" t="s">
+      <c r="F22" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="G22" s="15">
+      <c r="G22" s="16">
         <v>30000</v>
       </c>
-      <c r="H22" s="16" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H22" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>46083</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F23" s="12" t="s">
+      <c r="F23" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="G23" s="15">
+      <c r="G23" s="16">
         <v>28591.83</v>
       </c>
-      <c r="H23" s="16" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H23" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <v>46086</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F24" s="12" t="s">
+      <c r="F24" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="G24" s="15">
+      <c r="G24" s="16">
         <v>2750</v>
       </c>
-      <c r="H24" s="16" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="H24" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <v>46086</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F25" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="15">
+      <c r="F25" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="G25" s="16">
         <v>9384.42</v>
       </c>
-      <c r="H25" s="16" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H25" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <v>46087</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F26" s="12" t="s">
+      <c r="F26" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="G26" s="15">
-[...6 lines deleted...]
-    <row r="27" spans="1:8" ht="91" x14ac:dyDescent="0.35">
+      <c r="G26" s="16">
+        <v>43730</v>
+      </c>
+      <c r="H26" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <v>46087</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F27" s="12" t="s">
+      <c r="F27" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="G27" s="15">
-[...6 lines deleted...]
-    <row r="28" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G27" s="16">
+        <v>1050</v>
+      </c>
+      <c r="H27" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <v>46092</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>116</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F28" s="12" t="s">
+      <c r="F28" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="G28" s="15">
+      <c r="G28" s="16">
         <v>10000</v>
       </c>
-      <c r="H28" s="16" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H28" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <v>46092</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>120</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F29" s="12" t="s">
+      <c r="F29" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="G29" s="15">
+      <c r="G29" s="16">
         <v>56700</v>
       </c>
-      <c r="H29" s="16" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H29" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
         <v>46093</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F30" s="12" t="s">
+      <c r="F30" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="G30" s="15">
+      <c r="G30" s="16">
         <v>3000</v>
       </c>
-      <c r="H30" s="16" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H30" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <v>46094</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F31" s="12" t="s">
+      <c r="F31" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="G31" s="15">
-[...6 lines deleted...]
-    <row r="32" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G31" s="16">
+        <v>1127.1099999999999</v>
+      </c>
+      <c r="H31" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
         <v>46094</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F32" s="12" t="s">
+      <c r="F32" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="G32" s="15">
-[...6 lines deleted...]
-    <row r="33" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G32" s="16">
+        <v>123950</v>
+      </c>
+      <c r="H32" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
         <v>46098</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F33" s="12" t="s">
+      <c r="F33" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="G33" s="15">
+      <c r="G33" s="16">
         <v>10560</v>
       </c>
-      <c r="H33" s="16" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H33" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <v>46105</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F34" s="12" t="s">
+      <c r="F34" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="G34" s="15">
-[...6 lines deleted...]
-    <row r="35" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="G34" s="16">
+        <v>8668.7999999999993</v>
+      </c>
+      <c r="H34" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <v>46105</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>143</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>144</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F35" s="12" t="s">
+      <c r="F35" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="G35" s="15">
-[...6 lines deleted...]
-    <row r="36" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G35" s="16">
+        <v>5000</v>
+      </c>
+      <c r="H35" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
         <v>46107</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>147</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>148</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F36" s="12" t="s">
+      <c r="F36" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="G36" s="15">
+      <c r="G36" s="16">
         <v>23000</v>
       </c>
-      <c r="H36" s="16" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="H36" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
         <v>46111</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F37" s="12" t="s">
+      <c r="F37" s="13" t="s">
         <v>153</v>
       </c>
-      <c r="G37" s="15">
+      <c r="G37" s="16">
         <v>26674.82</v>
       </c>
-      <c r="H37" s="16" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H37" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <v>46111</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>156</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F38" s="12" t="s">
+      <c r="F38" s="13" t="s">
         <v>157</v>
       </c>
-      <c r="G38" s="15">
-[...6 lines deleted...]
-    <row r="39" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G38" s="16">
+        <v>51200</v>
+      </c>
+      <c r="H38" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <v>46111</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>160</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F39" s="12" t="s">
+      <c r="F39" s="13" t="s">
         <v>157</v>
       </c>
-      <c r="G39" s="15">
-[...6 lines deleted...]
-    <row r="40" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="G39" s="16">
+        <v>20400</v>
+      </c>
+      <c r="H39" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <v>46113</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>163</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F40" s="12" t="s">
+      <c r="F40" s="13" t="s">
         <v>164</v>
       </c>
-      <c r="G40" s="15">
+      <c r="G40" s="16">
         <v>88336.69</v>
       </c>
-      <c r="H40" s="16" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H40" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <v>46113</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>167</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F41" s="12" t="s">
+      <c r="F41" s="13" t="s">
         <v>168</v>
       </c>
-      <c r="G41" s="15">
+      <c r="G41" s="16">
         <v>6000</v>
       </c>
-      <c r="H41" s="16" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H41" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <v>46121</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>171</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F42" s="12" t="s">
+      <c r="F42" s="13" t="s">
         <v>172</v>
       </c>
-      <c r="G42" s="15">
+      <c r="G42" s="16">
         <v>4900</v>
       </c>
-      <c r="H42" s="16" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H42" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
         <v>46122</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>175</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F43" s="12" t="s">
+      <c r="F43" s="13" t="s">
         <v>153</v>
       </c>
-      <c r="G43" s="15">
+      <c r="G43" s="16">
         <v>4905.1499999999996</v>
       </c>
-      <c r="H43" s="16" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H43" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
         <v>46126</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>176</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>177</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>178</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F44" s="12" t="s">
+      <c r="F44" s="13" t="s">
         <v>179</v>
       </c>
-      <c r="G44" s="15">
-[...6 lines deleted...]
-    <row r="45" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G44" s="16">
+        <v>6844.13</v>
+      </c>
+      <c r="H44" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
         <v>46126</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>181</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>182</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F45" s="12" t="s">
+      <c r="F45" s="13" t="s">
         <v>183</v>
       </c>
-      <c r="G45" s="15">
-[...6 lines deleted...]
-    <row r="46" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="G45" s="16">
+        <v>10000</v>
+      </c>
+      <c r="H45" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
         <v>46126</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>186</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F46" s="12" t="s">
+      <c r="F46" s="13" t="s">
         <v>187</v>
       </c>
-      <c r="G46" s="15">
+      <c r="G46" s="16">
         <v>1350</v>
       </c>
-      <c r="H46" s="16" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H46" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
         <v>46127</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>190</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F47" s="12" t="s">
+      <c r="F47" s="13" t="s">
         <v>191</v>
       </c>
-      <c r="G47" s="15">
+      <c r="G47" s="16">
         <v>8000</v>
       </c>
-      <c r="H47" s="16" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="H47" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A48" s="2">
         <v>46127</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>194</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F48" s="12" t="s">
+      <c r="F48" s="13" t="s">
         <v>195</v>
       </c>
-      <c r="G48" s="15">
+      <c r="G48" s="16">
         <v>34000</v>
       </c>
-      <c r="H48" s="16" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="H48" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A49" s="2">
         <v>46128</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>198</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="F49" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="F49" s="13" t="s">
         <v>199</v>
       </c>
-      <c r="G49" s="15">
+      <c r="G49" s="16">
         <v>66742.98</v>
       </c>
-      <c r="H49" s="16" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H49" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
         <v>46132</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>201</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F50" s="12" t="s">
+      <c r="F50" s="13" t="s">
         <v>202</v>
       </c>
-      <c r="G50" s="15">
+      <c r="G50" s="16">
         <v>1400</v>
       </c>
-      <c r="H50" s="16" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H50" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
         <v>46135</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>203</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>204</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>205</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F51" s="12" t="s">
+      <c r="F51" s="13" t="s">
         <v>206</v>
       </c>
-      <c r="G51" s="15">
+      <c r="G51" s="16">
         <v>135480</v>
       </c>
-      <c r="H51" s="16" t="s">
-[...3 lines deleted...]
-    <row r="52" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="H51" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
         <v>46142</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>209</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F52" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="13" t="s">
         <v>210</v>
       </c>
-      <c r="G52" s="15">
-[...6 lines deleted...]
-    <row r="53" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="G52" s="16">
+        <v>6000</v>
+      </c>
+      <c r="H52" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A53" s="2">
         <v>46142</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F53" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="15">
+      <c r="F53" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="G53" s="16">
         <v>14847.86</v>
       </c>
-      <c r="H53" s="16" t="s">
-[...3 lines deleted...]
-    <row r="54" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H53" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A54" s="2">
         <v>46142</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C54" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" s="13" t="s">
         <v>214</v>
       </c>
-      <c r="D54" s="8" t="s">
-[...15 lines deleted...]
-    <row r="55" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="G54" s="16">
+        <v>14435.01</v>
+      </c>
+      <c r="H54" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A55" s="2">
         <v>46142</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>218</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F55" s="12" t="s">
-[...9 lines deleted...]
-    <row r="56" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="F55" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="G55" s="16">
+        <v>14755.36</v>
+      </c>
+      <c r="H55" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A56" s="2">
         <v>46148</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>221</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F56" s="12" t="s">
+      <c r="F56" s="13" t="s">
         <v>222</v>
       </c>
-      <c r="G56" s="15">
+      <c r="G56" s="16">
         <v>2000</v>
       </c>
-      <c r="H56" s="16" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H56" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A57" s="2">
         <v>46148</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>225</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F57" s="12" t="s">
+      <c r="F57" s="13" t="s">
         <v>226</v>
       </c>
-      <c r="G57" s="15">
+      <c r="G57" s="16">
         <v>93600</v>
       </c>
-      <c r="H57" s="16" t="s">
-[...3 lines deleted...]
-    <row r="58" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H57" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A58" s="2">
         <v>46153</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>228</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>229</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F58" s="12" t="s">
+      <c r="F58" s="13" t="s">
         <v>230</v>
       </c>
-      <c r="G58" s="15">
+      <c r="G58" s="16">
         <v>139600</v>
       </c>
-      <c r="H58" s="16" t="s">
-[...3 lines deleted...]
-    <row r="59" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H58" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A59" s="2">
         <v>46157</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>231</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>233</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F59" s="12" t="s">
+      <c r="F59" s="13" t="s">
         <v>234</v>
       </c>
-      <c r="G59" s="15">
+      <c r="G59" s="16">
         <v>26990</v>
       </c>
-      <c r="H59" s="16" t="s">
-[...3 lines deleted...]
-    <row r="60" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H59" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A60" s="2">
         <v>46157</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>237</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F60" s="12" t="s">
+      <c r="F60" s="13" t="s">
         <v>238</v>
       </c>
-      <c r="G60" s="15">
+      <c r="G60" s="16">
         <v>28100</v>
       </c>
-      <c r="H60" s="16" t="s">
-[...3 lines deleted...]
-    <row r="61" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H60" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A61" s="2">
         <v>46161</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>241</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F61" s="12" t="s">
+      <c r="F61" s="13" t="s">
         <v>242</v>
       </c>
-      <c r="G61" s="15">
+      <c r="G61" s="16">
         <v>69854.179999999993</v>
       </c>
-      <c r="H61" s="16" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="H61" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A62" s="2">
         <v>46163</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>244</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>245</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F62" s="12" t="s">
+      <c r="F62" s="13" t="s">
         <v>246</v>
       </c>
-      <c r="G62" s="15">
-[...6 lines deleted...]
-    <row r="63" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G62" s="16">
+        <v>13308.63</v>
+      </c>
+      <c r="H62" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A63" s="2">
         <v>46163</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>248</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>249</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F63" s="12" t="s">
+      <c r="F63" s="13" t="s">
         <v>250</v>
       </c>
-      <c r="G63" s="15">
-[...6 lines deleted...]
-    <row r="64" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="G63" s="16">
+        <v>10000</v>
+      </c>
+      <c r="H63" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A64" s="2">
         <v>46168</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>252</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>253</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F64" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="F64" s="13" t="s">
         <v>254</v>
       </c>
-      <c r="G64" s="15">
-[...6 lines deleted...]
-    <row r="65" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="G64" s="16">
+        <v>88464.19</v>
+      </c>
+      <c r="H64" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A65" s="2">
         <v>46168</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>257</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="F65" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" s="13" t="s">
         <v>258</v>
       </c>
-      <c r="G65" s="15">
-[...6 lines deleted...]
-    <row r="66" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G65" s="16">
+        <v>5400</v>
+      </c>
+      <c r="H65" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A66" s="2">
         <v>46170</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>261</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F66" s="12" t="s">
+      <c r="F66" s="13" t="s">
         <v>262</v>
       </c>
-      <c r="G66" s="15">
+      <c r="G66" s="16">
         <v>2180.4</v>
       </c>
-      <c r="H66" s="16" t="s">
-[...3 lines deleted...]
-    <row r="67" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="H66" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A67" s="2">
         <v>46178</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>263</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>264</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>265</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F67" s="12" t="s">
+      <c r="F67" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="G67" s="15">
+      <c r="G67" s="16">
         <v>43910</v>
       </c>
-      <c r="H67" s="16" t="s">
-[...3 lines deleted...]
-    <row r="68" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="H67" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A68" s="2">
         <v>46178</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>267</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>268</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>269</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F68" s="12" t="s">
+      <c r="F68" s="13" t="s">
         <v>270</v>
       </c>
-      <c r="G68" s="15">
+      <c r="G68" s="16">
         <v>5996.28</v>
       </c>
-      <c r="H68" s="16" t="s">
-[...3 lines deleted...]
-    <row r="69" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H68" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A69" s="2">
         <v>46182</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>272</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>273</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F69" s="12" t="s">
+      <c r="F69" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="G69" s="15">
+      <c r="G69" s="16">
         <v>15000</v>
       </c>
-      <c r="H69" s="16" t="s">
-[...3 lines deleted...]
-    <row r="70" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H69" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A70" s="2">
         <v>46184</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>274</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>275</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>276</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F70" s="12" t="s">
+      <c r="F70" s="13" t="s">
         <v>277</v>
       </c>
-      <c r="G70" s="15">
+      <c r="G70" s="16">
         <v>60405.14</v>
       </c>
-      <c r="H70" s="16" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H70" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A71" s="2">
         <v>46184</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>278</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>279</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>280</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F71" s="12" t="s">
+      <c r="F71" s="13" t="s">
         <v>281</v>
       </c>
-      <c r="G71" s="15">
+      <c r="G71" s="16">
         <v>39930</v>
       </c>
-      <c r="H71" s="16" t="s">
-[...3 lines deleted...]
-    <row r="72" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H71" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A72" s="2">
         <v>46197</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>282</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>283</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>284</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F72" s="12" t="s">
+      <c r="F72" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="G72" s="15">
+      <c r="G72" s="16">
         <v>4620</v>
       </c>
-      <c r="H72" s="16" t="s">
-[...3 lines deleted...]
-    <row r="73" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H72" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A73" s="2">
         <v>46199</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>285</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>286</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>287</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F73" s="12" t="s">
+      <c r="F73" s="13" t="s">
         <v>288</v>
       </c>
-      <c r="G73" s="15">
+      <c r="G73" s="16">
         <v>2845.04</v>
       </c>
-      <c r="H73" s="16" t="s">
-[...3 lines deleted...]
-    <row r="74" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H73" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A74" s="2">
         <v>46202</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>289</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>290</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>291</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F74" s="12" t="s">
+      <c r="F74" s="13" t="s">
         <v>292</v>
       </c>
-      <c r="G74" s="15">
-[...6 lines deleted...]
-    <row r="75" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G74" s="16">
+        <v>5341</v>
+      </c>
+      <c r="H74" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A75" s="2">
         <v>46202</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>293</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>295</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F75" s="12" t="s">
+      <c r="F75" s="13" t="s">
         <v>296</v>
       </c>
-      <c r="G75" s="15">
-[...6 lines deleted...]
-    <row r="76" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="G75" s="16">
+        <v>45000</v>
+      </c>
+      <c r="H75" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A76" s="2">
         <v>46209</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>297</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>298</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>299</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="F76" s="12" t="s">
+      <c r="F76" s="13" t="s">
         <v>301</v>
       </c>
-      <c r="G76" s="15">
+      <c r="G76" s="16">
         <v>18013</v>
       </c>
-      <c r="H76" s="16" t="s">
-[...3 lines deleted...]
-    <row r="77" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H76" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A77" s="2">
         <v>46211</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>302</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>304</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F77" s="12" t="s">
+      <c r="F77" s="13" t="s">
         <v>187</v>
       </c>
-      <c r="G77" s="15">
+      <c r="G77" s="16">
         <v>1480</v>
       </c>
-      <c r="H77" s="16" t="s">
-[...3 lines deleted...]
-    <row r="78" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H77" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A78" s="2">
         <v>46213</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>305</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>307</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F78" s="12" t="s">
+      <c r="F78" s="13" t="s">
         <v>308</v>
       </c>
-      <c r="G78" s="15">
+      <c r="G78" s="16">
         <v>48840.9</v>
       </c>
-      <c r="H78" s="16" t="s">
-[...3 lines deleted...]
-    <row r="79" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H78" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A79" s="2">
         <v>46216</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>309</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>310</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>311</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F79" s="12" t="s">
+      <c r="F79" s="13" t="s">
         <v>312</v>
       </c>
-      <c r="G79" s="15">
+      <c r="G79" s="16">
         <v>6615</v>
       </c>
-      <c r="H79" s="16" t="s">
-[...3 lines deleted...]
-    <row r="80" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H79" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A80" s="2">
         <v>46217</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>313</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>314</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>315</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F80" s="12" t="s">
+      <c r="F80" s="13" t="s">
         <v>316</v>
       </c>
-      <c r="G80" s="15">
+      <c r="G80" s="16">
         <v>15000</v>
       </c>
-      <c r="H80" s="16" t="s">
-[...3 lines deleted...]
-    <row r="81" spans="1:8" ht="39" x14ac:dyDescent="0.35">
+      <c r="H80" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A81" s="2">
         <v>46217</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>317</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>318</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>319</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F81" s="12" t="s">
+      <c r="F81" s="13" t="s">
         <v>320</v>
       </c>
-      <c r="G81" s="15">
-[...6 lines deleted...]
-    <row r="82" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G81" s="16">
+        <v>25000</v>
+      </c>
+      <c r="H81" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A82" s="2">
         <v>46217</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>321</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>322</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>323</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F82" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F82" s="13" t="s">
         <v>324</v>
       </c>
-      <c r="G82" s="15">
-[...6 lines deleted...]
-    <row r="83" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G82" s="16">
+        <v>25000</v>
+      </c>
+      <c r="H82" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A83" s="2">
         <v>46217</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>325</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>326</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>327</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F83" s="12" t="s">
+      <c r="F83" s="13" t="s">
         <v>328</v>
       </c>
-      <c r="G83" s="15">
-[...6 lines deleted...]
-    <row r="84" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G83" s="16">
+        <v>25000</v>
+      </c>
+      <c r="H83" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A84" s="2">
         <v>46217</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>329</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>330</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>331</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F84" s="12" t="s">
+      <c r="F84" s="13" t="s">
         <v>332</v>
       </c>
-      <c r="G84" s="15">
-[...6 lines deleted...]
-    <row r="85" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G84" s="16">
+        <v>6900</v>
+      </c>
+      <c r="H84" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A85" s="2">
         <v>46217</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>333</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>334</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>335</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F85" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F85" s="13" t="s">
         <v>336</v>
       </c>
-      <c r="G85" s="15">
-[...6 lines deleted...]
-    <row r="86" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="G85" s="16">
+        <v>9246.76</v>
+      </c>
+      <c r="H85" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A86" s="2">
         <v>46217</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>337</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>338</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>339</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F86" s="12" t="s">
+      <c r="F86" s="13" t="s">
         <v>340</v>
       </c>
-      <c r="G86" s="15">
-[...6 lines deleted...]
-    <row r="87" spans="1:8" ht="65" x14ac:dyDescent="0.35">
+      <c r="G86" s="16">
+        <v>4900</v>
+      </c>
+      <c r="H86" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A87" s="2">
         <v>46219</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>341</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>342</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>343</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F87" s="12" t="s">
+      <c r="F87" s="13" t="s">
         <v>344</v>
       </c>
-      <c r="G87" s="15">
+      <c r="G87" s="16">
         <v>3694.8</v>
       </c>
-      <c r="H87" s="16" t="s">
-[...3 lines deleted...]
-    <row r="88" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H87" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A88" s="2">
         <v>46224</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>345</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>346</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>347</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F88" s="12" t="s">
+      <c r="F88" s="13" t="s">
         <v>348</v>
       </c>
-      <c r="G88" s="15">
+      <c r="G88" s="16">
         <v>4000</v>
       </c>
-      <c r="H88" s="16" t="s">
-[...3 lines deleted...]
-    <row r="89" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="H88" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A89" s="2">
         <v>46225</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>349</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>350</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>351</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F89" s="12" t="s">
+      <c r="F89" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="G89" s="15">
+      <c r="G89" s="16">
         <v>4260</v>
       </c>
-      <c r="H89" s="16" t="s">
-[...3 lines deleted...]
-    <row r="90" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H89" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A90" s="2">
         <v>46230</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>353</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>354</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F90" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="15">
+      <c r="F90" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="G90" s="16">
         <v>5726.04</v>
       </c>
-      <c r="H90" s="16" t="s">
-[...3 lines deleted...]
-    <row r="91" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="H90" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="51" x14ac:dyDescent="0.25">
       <c r="A91" s="2">
         <v>46231</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>355</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>356</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>357</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F91" s="12" t="s">
+      <c r="F91" s="13" t="s">
         <v>358</v>
       </c>
-      <c r="G91" s="15">
+      <c r="G91" s="16">
         <v>22500</v>
       </c>
-      <c r="H91" s="16" t="s">
-[...3 lines deleted...]
-    <row r="92" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H91" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A92" s="2">
-        <v>46234</v>
+        <v>46233</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>359</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>360</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>361</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>10</v>
-[...11 lines deleted...]
-    <row r="93" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+        <v>300</v>
+      </c>
+      <c r="F92" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="G92" s="16">
+        <v>15032.53</v>
+      </c>
+      <c r="H92" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A93" s="2">
         <v>46234</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="F93" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="G93" s="16">
+        <v>20411.29</v>
+      </c>
+      <c r="H93" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="2">
+        <v>46234</v>
+      </c>
+      <c r="B94" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="G93" s="15">
+      <c r="C94" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="F94" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="G94" s="16">
         <v>90200</v>
       </c>
-      <c r="H93" s="16" t="s">
-[...29 lines deleted...]
-    <row r="95" spans="1:8" ht="78" x14ac:dyDescent="0.35">
+      <c r="H94" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A95" s="2">
         <v>46237</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>371</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>372</v>
       </c>
       <c r="D95" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F95" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="G95" s="16">
+        <v>1310</v>
+      </c>
+      <c r="H95" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+      <c r="A96" s="2">
+        <v>46237</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D96" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="E95" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F95" s="12" t="s">
+      <c r="E96" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F96" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="G95" s="15">
+      <c r="G96" s="16">
         <v>2761.28</v>
       </c>
-      <c r="H95" s="16" t="s">
-[...29 lines deleted...]
-    <row r="97" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="H96" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A97" s="2">
         <v>46240</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="D97" s="19" t="s">
+        <v>378</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F97" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="G97" s="16">
+        <v>7072</v>
+      </c>
+      <c r="H97" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A98" s="2">
+        <v>46240</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F98" s="13" t="s">
         <v>384</v>
       </c>
-      <c r="E97" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G97" s="15">
+      <c r="G98" s="16">
         <v>12480</v>
       </c>
-      <c r="H97" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A98" s="4">
+      <c r="H98" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A99" s="2">
         <v>46240</v>
       </c>
-      <c r="B98" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D98" s="20" t="s">
+      <c r="B99" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="E98" s="5" t="s">
+      <c r="C99" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="E99" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F98" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G98" s="17">
+      <c r="F99" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="G99" s="16">
         <v>16200.66</v>
       </c>
-      <c r="H98" s="18" t="s">
+      <c r="H99" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="2">
+        <v>46259</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="G100" s="16">
+        <v>6000</v>
+      </c>
+      <c r="H100" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A101" s="2">
+        <v>46260</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="G101" s="16">
+        <v>124200</v>
+      </c>
+      <c r="H101" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A102" s="2">
+        <v>46260</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="G102" s="16">
+        <v>39000</v>
+      </c>
+      <c r="H102" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A103" s="2">
+        <v>46262</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="G103" s="16">
+        <v>6126</v>
+      </c>
+      <c r="H103" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A104" s="2">
+        <v>46266</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="G104" s="16">
+        <v>11981.61</v>
+      </c>
+      <c r="H104" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A105" s="2">
+        <v>46268</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="G105" s="16">
+        <v>1342</v>
+      </c>
+      <c r="H105" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A106" s="2">
+        <v>46269</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="G106" s="16">
+        <v>67000</v>
+      </c>
+      <c r="H106" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A107" s="2">
+        <v>46272</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="G107" s="16">
+        <v>4947.92</v>
+      </c>
+      <c r="H107" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A108" s="2">
+        <v>46274</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F108" s="13" t="s">
+        <v>424</v>
+      </c>
+      <c r="G108" s="16">
+        <v>70318.91</v>
+      </c>
+      <c r="H108" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="2">
+        <v>46280</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F109" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="G109" s="16">
+        <v>1400</v>
+      </c>
+      <c r="H109" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A110" s="2">
+        <v>46280</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F110" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="G110" s="16">
+        <v>56000</v>
+      </c>
+      <c r="H110" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A111" s="2">
+        <v>46280</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F111" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="G111" s="16">
+        <v>111885.82</v>
+      </c>
+      <c r="H111" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A112" s="2">
+        <v>46281</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F112" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="G112" s="16">
+        <v>2670</v>
+      </c>
+      <c r="H112" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A113" s="2">
+        <v>46281</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F113" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="G113" s="16">
+        <v>2795</v>
+      </c>
+      <c r="H113" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A114" s="2">
+        <v>46282</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F114" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="G114" s="16">
+        <v>124289.7</v>
+      </c>
+      <c r="H114" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A115" s="2">
+        <v>46283</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F115" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="G115" s="16">
+        <v>60250</v>
+      </c>
+      <c r="H115" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A116" s="2">
+        <v>46289</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F116" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="G116" s="16">
+        <v>27327.49</v>
+      </c>
+      <c r="H116" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A117" s="2">
+        <v>46290</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F117" s="13" t="s">
+        <v>458</v>
+      </c>
+      <c r="G117" s="16">
+        <v>5000</v>
+      </c>
+      <c r="H117" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="51" x14ac:dyDescent="0.25">
+      <c r="A118" s="4">
+        <v>46294</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>461</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F118" s="14" t="s">
+        <v>396</v>
+      </c>
+      <c r="G118" s="18">
+        <v>54566.53</v>
+      </c>
+      <c r="H118" s="19" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="H3" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="H4" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="H5" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="H6" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="H7" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="H8" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="H9" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="H10" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="H11" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="H12" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="H13" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="H14" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="H15" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="H16" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="H17" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="H18" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="H19" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="H20" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="H21" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
@@ -4766,81 +5507,101 @@
     <hyperlink ref="H47" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
     <hyperlink ref="H48" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
     <hyperlink ref="H49" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
     <hyperlink ref="H50" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
     <hyperlink ref="H51" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
     <hyperlink ref="H52" r:id="rId51" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
     <hyperlink ref="H53" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
     <hyperlink ref="H54" r:id="rId53" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
     <hyperlink ref="H55" r:id="rId54" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
     <hyperlink ref="H56" r:id="rId55" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
     <hyperlink ref="H57" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
     <hyperlink ref="H58" r:id="rId57" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
     <hyperlink ref="H59" r:id="rId58" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
     <hyperlink ref="H60" r:id="rId59" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
     <hyperlink ref="H61" r:id="rId60" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
     <hyperlink ref="H62" r:id="rId61" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
     <hyperlink ref="H63" r:id="rId62" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
     <hyperlink ref="H64" r:id="rId63" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
     <hyperlink ref="H65" r:id="rId64" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
     <hyperlink ref="H66" r:id="rId65" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
     <hyperlink ref="H67" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
     <hyperlink ref="H68" r:id="rId67" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
     <hyperlink ref="H69" r:id="rId68" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
     <hyperlink ref="H70" r:id="rId69" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
     <hyperlink ref="H71" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
-    <hyperlink ref="H72" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
-[...25 lines deleted...]
-    <hyperlink ref="H98" r:id="rId97" xr:uid="{00000000-0004-0000-0000-000061000000}"/>
+    <hyperlink ref="H72" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="H73" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
+    <hyperlink ref="H74" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="H75" r:id="rId74" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
+    <hyperlink ref="H76" r:id="rId75" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
+    <hyperlink ref="H77" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
+    <hyperlink ref="H78" r:id="rId77" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
+    <hyperlink ref="H79" r:id="rId78" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
+    <hyperlink ref="H80" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
+    <hyperlink ref="H81" r:id="rId80" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
+    <hyperlink ref="H82" r:id="rId81" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="H83" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
+    <hyperlink ref="H84" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
+    <hyperlink ref="H85" r:id="rId84" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
+    <hyperlink ref="H86" r:id="rId85" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
+    <hyperlink ref="H87" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
+    <hyperlink ref="H88" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="H89" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
+    <hyperlink ref="H90" r:id="rId89" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
+    <hyperlink ref="H91" r:id="rId90" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
+    <hyperlink ref="H92" r:id="rId91" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
+    <hyperlink ref="H93" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
+    <hyperlink ref="H94" r:id="rId93" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
+    <hyperlink ref="H95" r:id="rId94" xr:uid="{00000000-0004-0000-0000-00005D000000}"/>
+    <hyperlink ref="H96" r:id="rId95" xr:uid="{00000000-0004-0000-0000-00005E000000}"/>
+    <hyperlink ref="H97" r:id="rId96" xr:uid="{00000000-0004-0000-0000-00005F000000}"/>
+    <hyperlink ref="H98" r:id="rId97" xr:uid="{00000000-0004-0000-0000-000060000000}"/>
+    <hyperlink ref="H99" r:id="rId98" xr:uid="{00000000-0004-0000-0000-000061000000}"/>
+    <hyperlink ref="H100" r:id="rId99" xr:uid="{00000000-0004-0000-0000-000062000000}"/>
+    <hyperlink ref="H101" r:id="rId100" xr:uid="{00000000-0004-0000-0000-000063000000}"/>
+    <hyperlink ref="H102" r:id="rId101" xr:uid="{00000000-0004-0000-0000-000064000000}"/>
+    <hyperlink ref="H103" r:id="rId102" xr:uid="{00000000-0004-0000-0000-000065000000}"/>
+    <hyperlink ref="H104" r:id="rId103" xr:uid="{00000000-0004-0000-0000-000066000000}"/>
+    <hyperlink ref="H105" r:id="rId104" xr:uid="{00000000-0004-0000-0000-000067000000}"/>
+    <hyperlink ref="H106" r:id="rId105" xr:uid="{00000000-0004-0000-0000-000068000000}"/>
+    <hyperlink ref="H107" r:id="rId106" xr:uid="{00000000-0004-0000-0000-000069000000}"/>
+    <hyperlink ref="H108" r:id="rId107" xr:uid="{00000000-0004-0000-0000-00006A000000}"/>
+    <hyperlink ref="H109" r:id="rId108" xr:uid="{00000000-0004-0000-0000-00006B000000}"/>
+    <hyperlink ref="H110" r:id="rId109" xr:uid="{00000000-0004-0000-0000-00006C000000}"/>
+    <hyperlink ref="H111" r:id="rId110" xr:uid="{00000000-0004-0000-0000-00006D000000}"/>
+    <hyperlink ref="H112" r:id="rId111" xr:uid="{00000000-0004-0000-0000-00006E000000}"/>
+    <hyperlink ref="H113" r:id="rId112" xr:uid="{00000000-0004-0000-0000-00006F000000}"/>
+    <hyperlink ref="H114" r:id="rId113" xr:uid="{00000000-0004-0000-0000-000070000000}"/>
+    <hyperlink ref="H115" r:id="rId114" xr:uid="{00000000-0004-0000-0000-000071000000}"/>
+    <hyperlink ref="H116" r:id="rId115" xr:uid="{00000000-0004-0000-0000-000072000000}"/>
+    <hyperlink ref="H117" r:id="rId116" xr:uid="{00000000-0004-0000-0000-000073000000}"/>
+    <hyperlink ref="H118" r:id="rId117" xr:uid="{00000000-0004-0000-0000-000074000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
-    <tablePart r:id="rId98"/>
+    <tablePart r:id="rId118"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QyAffidamentiTrasparenza</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>