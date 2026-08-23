--- v0 (2026-04-16)
+++ v1 (2026-08-23)
@@ -13,84 +13,84 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Area  amm. gare contratti legale r.u\Staff Trasparenza\CONVENZIONI\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7050" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16850" windowHeight="3790" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Convenzioni_OBSOLETO" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Convenzioni" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Convenzioni!$A$2:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Convenzioni_OBSOLETO!$A$3:$AH$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Convenzioni!$A$1:$E$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Convenzioni_OBSOLETO!$A$1:$V$53</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="518" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="280">
   <si>
     <t>REGISTRO CONVENZIONI FVGS</t>
   </si>
   <si>
     <t>Ripristino/CORR</t>
   </si>
   <si>
     <t>Potenziamento/CIMP</t>
   </si>
   <si>
     <t>Somme urgenze ripristino/CORR</t>
   </si>
   <si>
     <t>Somme urgenze potenziamento/CIMP</t>
   </si>
   <si>
     <t>Delegazioni Amministrative/CIMP</t>
   </si>
   <si>
     <t>Programmi Nazionali/Protezione Civile</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Altro </t>
     </r>
@@ -1059,50 +1059,56 @@
     <t>Comune di Majano</t>
   </si>
   <si>
     <t>Comune di Venzone</t>
   </si>
   <si>
     <t>Comune di Aviano</t>
   </si>
   <si>
     <t>Interventi di ripristino funzionale dei conglomerati bituminosi lungo la viabilità comunale sulle strade interessate dal Giro d'Italia 2026</t>
   </si>
   <si>
     <t>Comune di Barcis</t>
   </si>
   <si>
     <t>Comune di Bordano</t>
   </si>
   <si>
     <t>Comune di Gemona del Friuli</t>
   </si>
   <si>
     <t>Comune di Artegna</t>
   </si>
   <si>
     <t xml:space="preserve">Accordo di cooperazione per la regolamentazione delle attività di gestione delle segnalazioni di eventi e/o anomalie potenzialmente pregiudizievoli per la circolazione veicolare (incidenti, frane, caduta massi, abbattimento neve, allagamenti, danni al patrimonio, etc.) verificatisi sulla rete stradale di competenza di Friuli Venezia Giulia Strade </t>
+  </si>
+  <si>
+    <t>ACCORDO PER LA REGOLAMENTAZIONE DEI RAPPORTI DERIVANTI DALLA REALIZZAZIONE DELL’INTERVENTO DENOMINATO: “S.R. 464 – LAVORI DI ADEGUAMENTO E MESSA IN SICUREZZA DELL’INTERSEZIONE A RASO CON ELIMINAZIONE DELL’IMPIANTO SEMAFORICO ALLA PROGRESSIVA KM 43+350 IN COMUNE DI MARTIGNACCO ED ATTIVAZIONE DEL COLLEGAMENTO TRA LA S.R. 464 E LA SR UD 88 bis”.</t>
+  </si>
+  <si>
+    <t>CCCA Soc. Agricola a r.l. - Comune di Martignacco - EDR UD - RAFVG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2081,51 +2087,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionefvg.sharepoint.com/:f:/s/IntranetFVGS/EnewELNKijRGkm4fwulRHyMBQvY9Z6V5q0YpzVWJOFTXpg?e=pJmqUc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29346/33_convenzione-fvgs-san-daniele-del-friuli-1-p7m?ext=.P7M&amp;v=21489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29351/38_m-06-10rev01-sr177-convenzione-rilevatori-velocita-def-_firmato-pdf?ext=.pdf&amp;v=21494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29359/47_convenzione-palmanova-pdf?ext=.pdf&amp;v=21502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29509/convenzione-giro-2026-osoppo-pdf?ext=.pdf&amp;v=21685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29354/42_convenzione-pravisdomini-pdf?ext=.pdf&amp;v=21497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29367/55_convenzione-uniud-pdf?ext=.pdf&amp;v=21510" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29547/convenzione-giro-2026-barcis-pdf?ext=.pdf&amp;v=21725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29340/27_alto-adriatico-fvg-strade-convenzione-reperibilita-2024__signed-pdf?ext=.pdf&amp;v=21483" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29335/21_dsc_fvg-strade-+-allegato-signed-pdf?ext=.pdf&amp;v=21478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29349/36_convenzione-trasaghis-pdf-1-p7m?ext=.P7M&amp;v=21492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29362/50_convenzione-sacile-pdf?ext=.pdf&amp;v=21505" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29334/03_fvg-strade_insiel_convenzione-pdf?ext=.pdf&amp;v=21477" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29339/26_convenzione-tricesimo-protocollata-pdf?ext=.pdf&amp;v=21482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29344/31_convenzione-fvg-strade-giro-ditalia_signed-pdf?ext=.pdf&amp;v=21487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29357/45_convenzione-fiume-veneto-pdf?ext=.pdf&amp;v=21500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29365/53_convenzione-cividale-pdf?ext=.pdf&amp;v=21508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29505/convenzione-giro-2026-colloredo-di-m-a-pdf?ext=.pdf&amp;v=21681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29510/convenzione-giro-2026-venzone-pdf?ext=.pdf&amp;v=21686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29646/convenzione-giro-2026-artegna-pdf?ext=.pdf&amp;v=21811" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29338/25_convenzione-torreano-protocollata-pdf?ext=.pdf&amp;v=21481" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29348/35_convenzione-tolmezzo-p7m?ext=.P7M&amp;v=21491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29356/44_convenzione-cormons-pdf?ext=.pdf&amp;v=21499" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29361/49_convenzione-pordenone-pdf?ext=.pdf&amp;v=21504" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29369/60_convenzione-edr-pn-fvgs_10_12_2025-pdf-p7m-p7m?ext=.p7m&amp;v=21512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29343/30_convenzione-cavazzo-carnico-p7m?ext=.P7M&amp;v=21486" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29352/40_convenzione-bridge-constructions-fvg-strade-2024-25-firmata-pdf?ext=.pdf&amp;v=21495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29364/52_convenzione-fontanafredda-pdf?ext=.pdf&amp;v=21507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29645/convenzione-giro-2026-gemona-pdf?ext=.pdf&amp;v=21810" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29337/23_convenzione-malborghetto-valbruna_signed-pdf?ext=.PDF&amp;v=21480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29342/29_atto-pdf-p7m-p7m-p7m-p7m-cc-pdf?ext=.pdf&amp;v=21485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29347/34_convenzione-fvgs-sappada-pdf?ext=.pdf&amp;v=21490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29355/43_convenzione-fvg-5-comune-san-canzian-disonzo-signed_signed-pdf?ext=.pdf&amp;v=21498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29360/48_convenzione-porcia-pdf?ext=.pdf&amp;v=21503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29363/51_convenzione-s-floriano-pdf?ext=.pdf&amp;v=21506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29368/58_convenzione-san-vito-al-tagliamento-23-12-2025_signed_signed-pdf?ext=.pdf&amp;v=21511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29601/convenzione-giro-2026-bordano-pdf?ext=.pdf&amp;v=21772" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29341/28_convenzione_2024_of_enti_gestori_fvg_signed-pdf?ext=.pdf&amp;v=21484" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29336/22_convenzione-tarvisio-signed-pdf?ext=.PDF&amp;v=21479" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29345/32_convenzione-fvg-strade-firmata-pdf?ext=.pdf&amp;v=21488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29350/37_convenzione-fvg-strade_comune-chions-firmato-pdf?ext=.pdf&amp;v=21493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29358/46_convenzione-gorizia-pdf?ext=.pdf&amp;v=21501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29366/54_conv25_aeroportofvg_adp1-revis-signed_signed-pdf?ext=.pdf&amp;v=21509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29508/convenzione-giro-2026-majano-pdf?ext=.pdf&amp;v=21684" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29674/convenzione-fvgs-aaa-pdf?ext=.pdf&amp;v=21841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29353/41_2024-10-30_convenzionefvgs-hyrogea_expistacarri_finale_signed-pdf?ext=.pdf&amp;v=21496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29511/convenzione-giro-2026-aviano-pdf?ext=.pdf&amp;v=21687" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29346/33_convenzione-fvgs-san-daniele-del-friuli-1-p7m?ext=.P7M&amp;v=21489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29351/38_m-06-10rev01-sr177-convenzione-rilevatori-velocita-def-_firmato-pdf?ext=.pdf&amp;v=21494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29359/47_convenzione-palmanova-pdf?ext=.pdf&amp;v=21502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29509/convenzione-giro-2026-osoppo-pdf?ext=.pdf&amp;v=21685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29354/42_convenzione-pravisdomini-pdf?ext=.pdf&amp;v=21497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29367/55_convenzione-uniud-pdf?ext=.pdf&amp;v=21510" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29547/convenzione-giro-2026-barcis-pdf?ext=.pdf&amp;v=21725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r30168/convenzione-bardelli-fvgs-comune-edrud-pdf?ext=.pdf&amp;v=22266" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29340/27_alto-adriatico-fvg-strade-convenzione-reperibilita-2024__signed-pdf?ext=.pdf&amp;v=21483" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29335/21_dsc_fvg-strade-+-allegato-signed-pdf?ext=.pdf&amp;v=21478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29349/36_convenzione-trasaghis-pdf-1-p7m?ext=.P7M&amp;v=21492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29362/50_convenzione-sacile-pdf?ext=.pdf&amp;v=21505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29344/31_convenzione-fvg-strade-giro-ditalia_signed-pdf?ext=.pdf&amp;v=21487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29357/45_convenzione-fiume-veneto-pdf?ext=.pdf&amp;v=21500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29365/53_convenzione-cividale-pdf?ext=.pdf&amp;v=21508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29505/convenzione-giro-2026-colloredo-di-m-a-pdf?ext=.pdf&amp;v=21681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29510/convenzione-giro-2026-venzone-pdf?ext=.pdf&amp;v=21686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29646/convenzione-giro-2026-artegna-pdf?ext=.pdf&amp;v=21811" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29338/25_convenzione-torreano-protocollata-pdf?ext=.pdf&amp;v=21481" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29348/35_convenzione-tolmezzo-p7m?ext=.P7M&amp;v=21491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29356/44_convenzione-cormons-pdf?ext=.pdf&amp;v=21499" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29361/49_convenzione-pordenone-pdf?ext=.pdf&amp;v=21504" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29369/60_convenzione-edr-pn-fvgs_10_12_2025-pdf-p7m-p7m?ext=.p7m&amp;v=21512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29343/30_convenzione-cavazzo-carnico-p7m?ext=.P7M&amp;v=21486" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29352/40_convenzione-bridge-constructions-fvg-strade-2024-25-firmata-pdf?ext=.pdf&amp;v=21495" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29364/52_convenzione-fontanafredda-pdf?ext=.pdf&amp;v=21507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29645/convenzione-giro-2026-gemona-pdf?ext=.pdf&amp;v=21810" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29337/23_convenzione-malborghetto-valbruna_signed-pdf?ext=.PDF&amp;v=21480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29342/29_atto-pdf-p7m-p7m-p7m-p7m-cc-pdf?ext=.pdf&amp;v=21485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29347/34_convenzione-fvgs-sappada-pdf?ext=.pdf&amp;v=21490" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29355/43_convenzione-fvg-5-comune-san-canzian-disonzo-signed_signed-pdf?ext=.pdf&amp;v=21498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29360/48_convenzione-porcia-pdf?ext=.pdf&amp;v=21503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29363/51_convenzione-s-floriano-pdf?ext=.pdf&amp;v=21506" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29368/58_convenzione-san-vito-al-tagliamento-23-12-2025_signed_signed-pdf?ext=.pdf&amp;v=21511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29601/convenzione-giro-2026-bordano-pdf?ext=.pdf&amp;v=21772" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29341/28_convenzione_2024_of_enti_gestori_fvg_signed-pdf?ext=.pdf&amp;v=21484" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29336/22_convenzione-tarvisio-signed-pdf?ext=.PDF&amp;v=21479" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29345/32_convenzione-fvg-strade-firmata-pdf?ext=.pdf&amp;v=21488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29350/37_convenzione-fvg-strade_comune-chions-firmato-pdf?ext=.pdf&amp;v=21493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29358/46_convenzione-gorizia-pdf?ext=.pdf&amp;v=21501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29366/54_conv25_aeroportofvg_adp1-revis-signed_signed-pdf?ext=.pdf&amp;v=21509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29508/convenzione-giro-2026-majano-pdf?ext=.pdf&amp;v=21684" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29674/convenzione-fvgs-aaa-pdf?ext=.pdf&amp;v=21841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29353/41_2024-10-30_convenzionefvgs-hyrogea_expistacarri_finale_signed-pdf?ext=.pdf&amp;v=21496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29511/convenzione-giro-2026-aviano-pdf?ext=.pdf&amp;v=21687" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29334/03_fvg-strade_insiel_convenzione-pdf?ext=.pdf&amp;v=21477" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fvgstrade.it/proxyvfs.axd/null/r29339/26_convenzione-tricesimo-protocollata-pdf?ext=.pdf&amp;v=21482" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD53"/>
   <sheetViews>
     <sheetView topLeftCell="H1" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="60" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A31" activePane="bottomLeft" state="frozenSplit"/>
       <selection pane="bottomLeft" activeCell="N32" sqref="N32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="6" style="7" customWidth="1"/>
     <col min="2" max="2" width="13.54296875" style="13" customWidth="1"/>
     <col min="3" max="3" width="16.81640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="34.26953125" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.1796875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.26953125" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.453125" style="1" customWidth="1"/>
     <col min="9" max="9" width="15.81640625" style="1" customWidth="1"/>
@@ -4258,55 +4264,55 @@
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4:M53">
       <formula1>$W$1:$AD$1</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="T23" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="47" orientation="landscape" r:id="rId2"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;"DecimaWE Bold,Grassetto"&amp;14REGISTRO CONVENZIONI&amp;R&amp;"DecimaWE Bold,Grassetto"&amp;14M 06.09 Rev01</oddHeader>
     <oddFooter>&amp;L&amp;"DecimaWE Regular,Normale"&amp;10M 06.09 Rev01 Registro convenzioni di data 08/08/2022&amp;11
 &amp;R&amp;"DecimaWE Regular,Normale"&amp;10Pagina &amp;P di &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O48"/>
+  <dimension ref="A1:O49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="60" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A40" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E48" sqref="E48"/>
+      <pane ySplit="1" topLeftCell="A45" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B56" sqref="B56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="6" style="67" customWidth="1"/>
     <col min="2" max="2" width="102.26953125" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.36328125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.54296875" style="13" customWidth="1"/>
     <col min="5" max="5" width="30.81640625" style="1" customWidth="1"/>
     <col min="6" max="15" width="8.81640625" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="8.81640625" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="55" t="s">
         <v>1</v>
       </c>
@@ -5112,50 +5118,67 @@
       </c>
       <c r="C47" s="4" t="s">
         <v>276</v>
       </c>
       <c r="D47" s="12">
         <v>46111</v>
       </c>
       <c r="E47" s="58" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A48" s="72">
         <v>46</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>215</v>
       </c>
       <c r="D48" s="12">
         <v>46112</v>
       </c>
       <c r="E48" s="58" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+      <c r="A49" s="72">
+        <v>47</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="D49" s="12">
+        <v>46220</v>
+      </c>
+      <c r="E49" s="58" t="s">
         <v>266</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:E2"/>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId1"/>
     <hyperlink ref="E4" r:id="rId2"/>
     <hyperlink ref="E5" r:id="rId3"/>
     <hyperlink ref="E6" r:id="rId4"/>
     <hyperlink ref="E7" r:id="rId5"/>
     <hyperlink ref="E8" r:id="rId6"/>
     <hyperlink ref="E9" r:id="rId7"/>
     <hyperlink ref="E10" r:id="rId8"/>
     <hyperlink ref="E11" r:id="rId9"/>
     <hyperlink ref="E12" r:id="rId10"/>
     <hyperlink ref="E13" r:id="rId11"/>
     <hyperlink ref="E14" r:id="rId12"/>
     <hyperlink ref="E15" r:id="rId13"/>
     <hyperlink ref="E16" r:id="rId14"/>
     <hyperlink ref="E17" r:id="rId15"/>
     <hyperlink ref="E18" r:id="rId16"/>
@@ -5167,75 +5190,88 @@
     <hyperlink ref="E24" r:id="rId22"/>
     <hyperlink ref="E25" r:id="rId23"/>
     <hyperlink ref="E26" r:id="rId24"/>
     <hyperlink ref="E27" r:id="rId25"/>
     <hyperlink ref="E28" r:id="rId26"/>
     <hyperlink ref="E29" r:id="rId27"/>
     <hyperlink ref="E30" r:id="rId28"/>
     <hyperlink ref="E31" r:id="rId29"/>
     <hyperlink ref="E32" r:id="rId30"/>
     <hyperlink ref="E33" r:id="rId31"/>
     <hyperlink ref="E34" r:id="rId32"/>
     <hyperlink ref="E35" r:id="rId33"/>
     <hyperlink ref="E36" r:id="rId34"/>
     <hyperlink ref="E37" r:id="rId35"/>
     <hyperlink ref="E38" r:id="rId36"/>
     <hyperlink ref="E39" r:id="rId37"/>
     <hyperlink ref="E40" r:id="rId38"/>
     <hyperlink ref="E41" r:id="rId39"/>
     <hyperlink ref="E42" r:id="rId40"/>
     <hyperlink ref="E43" r:id="rId41"/>
     <hyperlink ref="E44" r:id="rId42"/>
     <hyperlink ref="E45" r:id="rId43"/>
     <hyperlink ref="E46" r:id="rId44"/>
     <hyperlink ref="E47" r:id="rId45"/>
     <hyperlink ref="E48" r:id="rId46"/>
+    <hyperlink ref="E49" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="47" fitToHeight="0" orientation="landscape" r:id="rId47"/>
+  <pageSetup paperSize="8" scale="47" fitToHeight="0" orientation="landscape" r:id="rId48"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;"DecimaWE Bold,Grassetto"&amp;14REGISTRO CONVENZIONI&amp;R&amp;"DecimaWE Bold,Grassetto"&amp;14M 06.09 Rev02</oddHeader>
     <oddFooter>&amp;L&amp;"DecimaWE Regular,Normale"&amp;10M 06.09 Rev02 Registro convenzioni di data 29/01/2024&amp;11
 &amp;R&amp;"DecimaWE Regular,Normale"&amp;10Pagina &amp;P di &amp;N</oddFooter>
   </headerFooter>
-  <legacyDrawingHF r:id="rId48"/>
+  <legacyDrawingHF r:id="rId49"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="18783009-4f03-4127-8e7c-dbb11516f2ab">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b208dd21-a61f-4347-9e22-82d7c05f121f" xsi:nil="true"/>
+    <Oggetto xmlns="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100EF74963DACB0C64A9C879FCD0C230281" ma:contentTypeVersion="19" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="440282ab8dd141ebdf3a16216a13e52a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b208dd21-a61f-4347-9e22-82d7c05f121f" xmlns:ns3="18783009-4f03-4127-8e7c-dbb11516f2ab" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="80471bfc119368e5afa4a5afbf2262d3" ns2:_="" ns3:_="">
     <xsd:import namespace="b208dd21-a61f-4347-9e22-82d7c05f121f"/>
     <xsd:import namespace="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:Oggetto"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -5454,103 +5490,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A8996FF-5BBD-4643-A722-0866870FF2E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b208dd21-a61f-4347-9e22-82d7c05f121f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14503C06-1F48-4D90-8725-3C1F5DC8DA8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b208dd21-a61f-4347-9e22-82d7c05f121f"/>
     <ds:schemaRef ds:uri="18783009-4f03-4127-8e7c-dbb11516f2ab"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3328D8EA-7C16-4DEC-8EFE-1A3D0982CE48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>